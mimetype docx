--- v0 (2025-10-07)
+++ v1 (2026-05-21)
@@ -1,2706 +1,6164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:taisx="http://lrs.lt/TAIS/DocPartXmlMarks" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="14EC9EE2" w14:textId="5B9EE8A0" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Suvestinė redakcija nuo 2025-09-09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Įsakymas paskelbtas: TAR 2017-01-05, i. k. 2017-00527</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nauja redakcija nuo 2021-12-14:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=08d783305be611eca9ac839120d251c4">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-2229</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2021-12-13,
+paskelbta TAR 2021-12-13, i. k. 2021-25682                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="542925" cy="552450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Paveikslėlis 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="542925" cy="552450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LIETUVOS RESPUBLIKOS ŠVIETIMO, MOKSLO IR SPORTO MINISTRAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ĮSAKYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DĖL NACIONALINIŲ MOKINIŲ PASIEKIMŲ PATIKRINIMŲ ORGANIZAVIMO IR VYKDYMO TVARKOS APRAŠO PATVIRTINIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2017 m. sausio 4 d. Nr. V-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vilnius</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vadovaudamasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietuvos Respublikos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>švietimo įstatymo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 straipsnio 4 dalimi, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t v i r t i n u  N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos apraš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ą (pridedama).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Švietimo ir mokslo ministrė</w:t>
+        <w:tab/>
+        <w:t>Jurgita Petrauskienė</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="3685"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="5497F062" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="1296"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="3685"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lietuvos Respublikos švietimo, mokslo ir sporto ministro </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63EDC6DA" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>PATVIRTINTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="3685"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2017 m. sausio 4 d. įsakymu Nr. V-6</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33F27E93" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t xml:space="preserve">Lietuvos Respublikos švietimo, mokslo ir sporto ministro </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="3685"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Lietuvos Respublikos švietimo, mokslo ir sporto ministro </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78EE9E06" w14:textId="721EB186" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>2017 m. sausio 4 d. įsakymu Nr. V-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="3685"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">(Lietuvos Respublikos švietimo, mokslo ir sporto ministro </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="3685"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">2022 m. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">spalio 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d. įsakymo Nr.</w:t>
       </w:r>
       <w:r>
         <w:t>V-1630</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> redakcija)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75313719" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="48"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1BC213" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="5954"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF146D1" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NACIONALINIŲ MOKINIŲ PASIEKIMŲ PATIKRINIMŲ ORGANIZAVIMO IR VYKDYMO TVARKOS APRAŠAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763699C3" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B5C5E0" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0374FBEB" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F11C2C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D2877E" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašas (toliau – aprašas) reglamentuoja mokinių, kurie mokosi pagal pradinio ir pagrindinio ugdymo programas, šalies lygmens pasiekimų patikrinimų, išskyrus pagrindinio ugdymo pasiekimų patikrinimą, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>organizavimą, vykdymą ir priežiūrą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A4DFDD" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
         <w:tab/>
         <w:t>Nacionalinių mokinių pasiekimų patikrinimų (toliau – NMPP) paskirtis yra suteikti objektyvios informacijos mokyklai, mokiniams ir mokinių tėvams (globėjams, rūpintojams) apie mokymosi pasiekimus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342CFB20" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAACC4C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>II SKYRIUS</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PASIRENGIMAS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">NMPP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9F2339" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461733D3" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizuojami šie NMPP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. 4 klasių lietuvių kalbos ir literatūros (skaitymo), matematikos ir baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) kasmet; gamtos mokslų ir visuomeninio ugdymo – švietimo, mokslo ir sporto ministro nustatytais metais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="216610ED" w14:textId="4E1183D0" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 8 klasių lietuvių kalbos ir literatūros (skaitymo), matematikos ir baltarusių, lenkų, rusų</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>, vokiečių</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tautinių mažumų gimtosios kalbos ir literatūros (skaitymo) kasmet; gamtos mokslų, visuomeninio ugdymo – švietimo, mokslo ir sporto ministro nustatytais metais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=41b3c5b04ab511edbc04912defe897d1">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1630</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2022-10-13,
+paskelbta TAR 2022-10-13, i. k. 2022-20830            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Koks ir kada NMPP vyks einamaisiais mokslo metais, ne vėliau kaip iki rugsėjo 15 d., nustato Lietuvos Respublikos švietimo, mokslo ir sporto ministras.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="63A41AC1" w14:textId="30A008FD" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP gali būti vykdomas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroniniu būdu, kai mokiniai nustatytu NMPP metu dalyvauja mokykloje ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naudodami informacines komunikacijos technologijas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP užduotis atlieka elektroninėje erdvėje, arba nuotoliniu elektroniniu būdu, kai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokiniai nustatytu NMPP metu, būdami skirtingose vietose, naudodami informacines komunikacijos technologijas NMPP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">užduotis atlieka elektroninėje erdvėje. NMPP vykdymo būdą nustato švietimo, mokslo ir sporto ministras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP dalyvauja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. lietuvių kalbos ir literatūros (skaitymo) ir matematikos patikrinimuose 4 klasėje privalo dalyvauti visi pagal pradinio ugdymo programą besimokantys mokiniai, o baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) patikrinime gali dalyvauti mokiniai, kurie pagal pradinio ugdymo programą mokosi atitinkama tautinių mažumų gimtąja kalba arba pagal ją mokosi atitinkamos tautinių mažumų gimtosios kalbos, išskyrus besimokančius pagal pradinio ugdymo individualizuotą programą, arba Aprašo 19 ir 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>punktų nustatyta tvarka atleisti nuo dalyvavimo NMPP;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. lietuvių kalbos ir literatūros (skaitymo) ir matematikos patikrinimuose 8 klasėje gali dalyvauti pagal pagrindinio ugdymo programą besimokantys mokiniai, o baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) patikrinime – pagal pagrindinio ugdymo programą besimokantys mokiniai, kurie mokosi atitinkama tautinių mažumų gimtąja kalba arba atitinkamos tautinių mažumų gimtosios kalbos, išskyrus besimokančius pagal pagrindinio ugdymo individualizuotą programą ir suaugusiųjų pagrindinio ugdymo programas, arba Aprašo 19 ir 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>punktų nustatyta tvarka atleisti nuo dalyvavimo NMPP.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=5102d946b7cb11ef88c08519262548c4">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1423</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-12-11,
+paskelbta TAR 2024-12-11, i. k. 2024-22020            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...87 lines deleted...]
-        <w:t>7.</w:t>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mokinys, kuriam skirtas mokymas namuose, arba m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>okinys, kuris ugdomas šeimoje ir negali atvykti į mokyklą, NMPP dalyvauja nuotoliniu elektroniniu būdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC56D61" w14:textId="1501542B" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. NMPP vykdomas vadovaujantis </w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP vykdomas vadovaujantis Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrosiomis programomis, patvirtintomis Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2022 m. rugpjūčio 24 d. įsakymu Nr. V-1269 „Dėl Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrųjų programų patvirtinimo“ (toliau – kiekviena atskirai – pradinio ugdymo bendroji programa, pagrindinio ugdymo bendroji programa), šiuo aprašu, NMPP vykdymo ir vertinimo instrukcijomis, patvirtintomis Nacionalinės švietimo agentūros (toliau – NŠA) direktoriaus, ir NMPP tvarkaraščiu. NŠA užduotis rengia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Pradinio ir pagrindinio ugdymo bendrosiomis programomis, patvirtintomis Lietuvos Respublikos švietimo ir mokslo ministro 2008 m. rugpjūčio 26 d. įsakymu Nr. ISAK-2433 „Dėl Pradinio ir pagrindinio ugdymo bendrųjų programų patvirtinimo“ (toliau – kiekviena atskirai – pradinio ugdymo bendroji programa, pagrindinio ugdymo bendrosios programos),</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="1D02012D" w14:textId="32B7E940" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t xml:space="preserve">vadovaudamasi bendrosiomis programomis ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atsižvelgdama į NMPP tvarkaraštyje konkrečiai klasei numatytas vykdymo datas (ugdymo procese nenagrinėtas mokymo(si) turinys neįtraukiamas).“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=41b3c5b04ab511edbc04912defe897d1">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1630</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2022-10-13,
+paskelbta TAR 2022-10-13, i. k. 2022-20830            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP dalyvauja pradinio ir pagrindinio ugdymo programas vykdančios mokyklos. Mokyklų, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vykdančių užsienio valstybių ir tarptautinių organizacijų švietimo programas, pagal šias programas besimokantys mokiniai NMPP nedalyvauja.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="70F3D424" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10. Mokykloje už NMPP organizavimą ir vykdymą atsakingas mokyklos vadovas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="551E5D24" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mokykloje už NMPP organizavimą ir vykdymą atsakingas mokyklos vadovas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. Pakartotiniai NMPP einamaisiais mokslo metais nėra vykdomi. </w:t>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pakartotiniai NMPP einamaisiais mokslo metais nėra vykdomi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="48"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9B3BFD" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>III SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4059330D" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NMPP TVARKARAŠČIO, UŽDUOČIŲ, VYKDYMO IR VERTINIMO INSTRUKCIJŲ RENGIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390840E8" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CAECD31" w14:textId="55ED5E75" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12.</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
         <w:tab/>
         <w:t>NMPP tvarkaraštį tvirtina švietimo, mokslo ir sporto ministras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29027A2A" w14:textId="54D9DEE3" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neteko galios nuo 2024-10-12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto naikinimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817        </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neteko galios nuo 2024-10-12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto naikinimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817        </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NŠA direktorius tvirtina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP užduočių aprašus, kuriuose aprašyta užduočių specifika, struktūra, trukmė ir kt.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. dalyko NMPP užduotis, parengtas vadovaujantis dalyko bendrąja programa ir NMPP užduoties aprašu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP užduočių kokybės užtikrinimo aprašą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vertinimo normų rinkinį atliktai NMPP užduočiai įvertinti nustatytu taškų skaičiumi (toliau – vertinimo instrukcija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo instrukcijas ir kitus NMPP organizuoti ir vykdyti reikalingus dokumentus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>15.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraše nenumatytų ir nereglamentuotų NMPP organizavimo ir vykdymo atvejų nagrinėjimo komisijos (toliau – komisija) sudėtį ir jos darbo reglamentą. Komisija nagrinėja mokinių, mokinių tėvų (globėjų, rūpintojų), jei mokiniai yra nepilnamečiai ar mokinių mokyklų NŠA direktoriui pateiktus argumentuotus prašymus dėl mokiniams aktualių ar apraše nenumatytų, ar nereglamentuotų NMPP organizavimo ir vykdymo atvejų. NŠA siūlymu komisija taip pat sprendžia kitus apraše nenumatytus ar nereglamentuotus NMPP organizavimo ir vykdymo atvejus ir teikia siūlymus švietimo, mokslo ir sporto ministrui ir (ar) NŠA direktoriui.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=27144470951b11efa605b9842742bf37">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1210</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-28,
+paskelbta TAR 2024-10-28, i. k. 2024-18656            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NMPP užduotys, išskyrus baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo), vertinimo ir vykdymo instrukcijos rengiamos lietuvių kalba. Baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) užduotys rengiamos atitinkama gimtąja kalba. Lietuvių kalba parengtos NMPP užduotys, išskyrus lietuvių kalbos ir literatūros (skaitymo) užduotis 4 ir 8 klasei, verčiamos į kitą mokyklos mokomąją kalbą (baltarusių, lenkų, rusų, vokiečių). NMPP užduočių kokybė užtikrinama NŠA direktoriaus nustatyta tvarka.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP užduočių atlikimas yra vertinamas automatiškai.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:tabs>
-[...25 lines deleted...]
-    <w:p w14:paraId="5F155AEC" w14:textId="52ECFDDC" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:tabs>
-[...172 lines deleted...]
-    <w:p w14:paraId="6B359F8E" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NMPP PRITAIKYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0336F823" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="center"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="3B41E872" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Mokinio, turinčio specialiųjų ugdymosi poreikių, tėvams (globėjams, rūpintojams) raštu pateikus mokyklos vadovui prašymą ir susipažinti skirtą pedagoginės psichologinės tarnybos pažymą apie pasiekimų patikrinimo užduoties formos ir vykdymo instrukcijų pritaikymo pobūdį arba specialiųjų ugdymosi poreikių vertinimo formą, pritaikoma NMPP užduoties forma ir vykdymo instrukcijos.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6A7F29EA" w14:textId="4E810646" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokiniui, turinčiam sveikatos sutrikimų, patvirtintų gydytojų konsultacinės komisijos pažyma ir jai rekomendavus, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>okinys nuo NMPP gali būti atleidžiamas arba jam sudaromos NMPP vykdymo nuotoliniu elektroniniu būdu sąlygos. Prašymą dėl NMPP vykdymo nuotoliniu elektroniniu būdu sąlygų sudarymo arba atleidimo nuo NMPP mokinio tėvai (globėjai, rūpintojai) ir susipažinti skirtą gydytojų konsultacinės komisijos išduotą pažymą su rekomendacijomis dėl pasiekimų patikrinimo vykdymo sąlygų sudarymo, mokinio tėvai (globėjais, rūpintojai) pateikia mokyklos vadovui ar jo įgaliotam kitam mokyklos darbuotojui.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="201F1E"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="2B77E14F" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mokinys mokyklos vadovo ar jo įgalioto asmens sprendimu taip pat gali būti atleistas nuo NMPP dėl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Dėl </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="310B4B5F" w14:textId="3D16B3CC" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. techninių užduočių atlikimo sistemos trikdžių NMPP atlikimo metu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20. Mokyklos vadovas, atsižvelgdamas į pateiktus prašymus ir dokumentus, iki einamųjų metų spalio 25 d. priima sprendimą dėl:</w:t>
-[...273 lines deleted...]
-    <w:p w14:paraId="0C41CAE7" w14:textId="2D0BCDC4" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. kitų svarbių priežasčių (pvz., ligos, pareigos izoliuotis, ekstremalios situacijos, ekstremalaus įvykio ar įvykio (ekstremali temperatūra, gaisras, potvynis, pūga ir kt.), keliančio pavojų mokinių sveikatai ir gyvybei ar kitų aplinkybių). Jei priežastys yra individualios, tai mokinio tėvai (globėjai, rūpintojai) ne vėliau kaip kitą darbo dieną po NMPP mokyklos vadovui ar jo įgaliotam kitam mokyklos darbuotojui turi pateikti prašymą dėl atleidimo nuo dalyvavimo NMPP. Jei priežastys susijusios su mokyklos veikla, tai mokinio tėvų (globėjų, rūpintojų) prašymai nėra teikiami, mokiniai nuo dalyvavimo NMPP atleidžiami mokyklos vadovo ar jo įgalioto asmens įsakymu, su jo turiniu raštu nedelsiant supažindinant mokinių tėvus (globėjus, rūpintojus). Per 3 darbo dienas nuo NMPP vykdymo dienos mokykla atleistiems nuo NMPP mokiniams </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Nacionalinių egzaminų centralizuotoje informacinėje sistemoje NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (toliau – NECIS sistema) pažymi „Atleistas“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai asmuo Lietuvos Respublikoje ar užsienio valstybėje baigė užsienio valstybės ar tarptautinės organizacijos pradinio ugdymo programą ar jos dalį arba pagrindinio ugdymo dalį ir tęsia mokymąsi Lietuvos Respublikoje pagal pradinio ugdymo ar pagrindinio ugdymo programą jau po įvykusių NMPP.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="5311AE39" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Mokyklos vadovas, remdamasis pateiktais dokumentais, atsižvelgęs į mokinio specialiuosius ugdymosi poreikius ar sveikatos sutrikimus, iki einamųjų metų gruodžio 15 d. priima sprendimą dėl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="6855A449" w14:textId="77BE36F2" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo instrukcijos pritaikymo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP užduoties formos pritaikymo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo sąlygų sudarymo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. atleidimo nuo NMPP.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOKINIŲ REGISTRAVIMAS IR INFORMACIJOS PATEIKIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NŠA iki einamųjų metų spalio 31 d. parengia darbui Mokinių registrą ir NECIS sistemą, informuoja savivaldybių administracijų švietimo padalinius ir mokyklas apie prisijungimo prie šios sistemos tvarką.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mokykla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>22.1.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="388C6DB8" w14:textId="003729BB" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>22.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. iki einamųjų metų spalio 31 d. NECIS sistemoje įregistruoja atsakingą už duomenų perdavimą asmenį (toliau – atsakingas asmuo);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>22.2.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7E5A0694" w14:textId="49F1A4A6" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>22.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. iki einamųjų metų gruodžio 15 d. Mokinių registre pažymi mokinius, kurie nedalyvaus NMPP. Po nurodyto termino Mokinių registre pažymėti mokiniai į NMPP dalyvių sąrašus neįrašomi ir iš sąrašų nebraukiami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...86 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. iki einamųjų metų sausio 10 d. NECIS sistemoje patikrina NMPP dalyvių sąrašus ir pagal aprašo 20 punktą NECIS sistemos nurodytoje vietoje pažymi pritaikymus mokiniams, turintiems specialiųjų ugdymosi poreikių; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. iki einamųjų metų sausio 24 d. NECIS sistemoje suskirsto mokinius į protokolus. NMPP vykdymo protokole nurodoma ne didesnė nei 15 mokinių grupė. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pasibaigus mokinių, kurie nedalyvaus NMPP, žymėjimui Mokinių registre, NŠA iki einamųjų metų gruodžio 20 d. perkelia mokinių, dalyvausiančių NMPP, duomenis (įskaitant asmens duomenis) į NECIS sistemą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ne vėliau kaip prieš 5 darbo dienas iki NMPP vykdymo dienos NECIS sistemoje mokykloms paskelbiami vardiniai mokinių sąrašai su priskirtais vardiniais prisijungimų prie elektroninės testavimo sistemos duomenimis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>(prisijungimo adresas, vardai ir slaptažodžiai)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="219347C8" w14:textId="1593C7C0" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...42 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mokykloje atsakingas asmuo iš NECIS sistemos išspausdina NMPP kiekvienos grupės vykdymo protokolus ir grupių vardinius mokinių sąrašus su mokiniams priskirtais prisijungimo duomenimis (prisijungimo adresu, vardais ir slaptažodžiais).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="731C46A6" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP vykdymo instrukcijos ir kiti NMPP vykdyti reikalingi dokumentai pateikiami </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NECIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistemoje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir NŠA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interneto svetainėje ne vėliau kaip iki einamųjų metų gruodžio 15 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>VI SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ECF455E" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>NMPP ORGANIZAVIMO IR VYKDYMO KOORDINAVIMAS, PRIEŽIŪRA IR ATSAKOMYBĖ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A4F2C1" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23019428" w14:textId="47B63DF9" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">NMPP organizavimui ir vykdymui koordinuoti savivaldybės administracijos švietimo padalinyje iki einamųjų metų spalio 21 d. skiriamas atsakingas specialistas. Paskyrimo metu šis asmuo pasirašytinai supažindinamas su aprašu, </w:t>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP organizavimui ir vykdymui koordinuoti savivaldybės administracijos švietimo padalinyje iki einamųjų metų spalio 31 d. skiriamas atsakingas specialistas. Paskyrimo metu šis asmuo pasirašytinai supažindinamas su aprašu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016 m. balandžio 27 d. Europos Parlamento ir Tarybos reglamentu (ES) 2016/679 dėl fizinių asmenų apsaugos tvarkant asmens duomenis ir dėl laisvo tokių duomenų judėjimo ir kuriuo panaikinta Direktyva 95/46/EB (toliau – Bendrasis </w:t>
-      </w:r>
+        <w:t xml:space="preserve">2016 m. balandžio 27 d. Europos Parlamento ir Tarybos reglamentu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>(ES) 2016/679</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...40 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> dėl fizinių asmenų apsaugos tvarkant asmens duomenis ir dėl laisvo tokių duomenų judėjimo ir kuriuo panaikinta Direktyva </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>95/46/EB</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (toliau – Bendrasis duomenų apsaugos reglamentas) ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvos Respublikos asmens duomenų teisinės apsaugos įstatymo reikalavimais.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Iki einamųjų metų </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>spalio 31 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokyklos vadovo įsakymu atsakingu už darbą su slaptažodžiu apsaugota </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistema skiriamas atsakingas asmuo. Paskyrimo metu atsakingas asmuo pasirašytinai supažindinamas su aprašu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>Bendruoju duomenų apsaugos reglamentu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lietuvos Respublikos asmens duomenų teisinės apsaugos įstatymo reikalavimais ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacionalinių egzaminų centralizuotos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">informacinės sistemos NECIS nuostatais, patvirtintais Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2009 m. balandžio 30 d. įsakymu Nr. ISAK-894 „Dėl Nacionalinių egzaminų centralizuotos informacinės sistemos nuostatų patvirtinimo“ (toliau – NECIS nuostatai). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C0F6204" w14:textId="7F4C33C3" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>informacinės sistemos NECIS nuostatais, patvirtintais Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2009 m. balandžio 30 d. įsakymu Nr. ISAK-894 „Dėl Nacionalinių egzaminų centralizuotos informacinės sistemos nuostatų patvirtinimo“ (toliau – NECIS nuostatai).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">29. Mokykla atsako už NMPP organizavimą, vykdymą ir duomenų apsaugą šio aprašo nustatyta tvarka. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05301025" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokykla atsako už NMPP organizavimą, vykdymą ir duomenų apsaugą šio aprašo nustatyta tvarka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>30.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">NMPP vykdymo patikimumo mokykloje priežiūrą vykdo mokyklos vadovo įgalioti asmenys. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE80301" w14:textId="6F0A11DB" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>31.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
         <w:tab/>
         <w:t>Jeigu priežiūrą vykdantis asmuo nustato, kad mokiniai žino NMPP užduotis ir / arba buvo pažeista vykdymo tvarka, surašomas laisvos formos padarytų pažeidimų aktas, asmenys, dalyvavę nustatant pažeidimą, pasirašo. Aktas įteikiamas tvarką pažeidusio asmens mokyklos vadovui.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C8139C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>32.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
         <w:tab/>
         <w:t>Asmenys, pažeidę šio aprašo nuostatas, atsako Lietuvos Respublikos teisės aktų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A4FDC4" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A84DF4" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>VII SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47C345F5" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>NMPP VYKDYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295FAA50" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56157E87" w14:textId="10B002F6" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
-[...16 lines deleted...]
-    <w:p w14:paraId="11A3D51E" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NMPP vykdomas kasmet sausio–kovo mėn. NMPP tvarkaraštyje, kurį tvirtina švietimo, mokslo ir sporto ministras, nustatytu laiku. Kiekvienam NMPP atlikti mokinys gauna atskirus vardinius prisijungimo duomenis (atskirus prisijungimo vardus ir slaptažodžius).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">34. </w:t>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Kai NMPP vykdomas elektroniniu būdu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55338BBB" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>34.1. patalpa (klasė, kabinetas ir kt.) paruošiama likus ne mažiau kaip 12 valandų iki NMPP pradžios.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="358468BD" w14:textId="53721DA2" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>34.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. patalpa (klasė, kabinetas ir kt.) paruošiama likus ne mažiau kaip 12 valandų iki NMPP pradžios.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prieš NMPP ir jo metu būtina užtikrinti NMPP vykdymo patalpų vėdinimą;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">34.2. </w:t>
+        <w:t>34.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">planuojamas mokinių atvykimas, pasiskirstymas į NMPP patalpas, sanitarinių patalpų, įrenginių (tualetų, praustuvių) skaičius, sudaromos higieniškos sąlygos mokiniams nemokamai atsigerti vandens. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Karantino režimo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir (ar) ekstremaliosios situacijos metu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mokyklose: sudaromos tinkamos sąlygos mokinių ir vykdytojų rankų higienai (visose praustuvėse tiekiamas šiltas ir šaltas vanduo, prie praustuvių padėta skysto muilo, vienkartinių rankšluosčių ar rankų džiovintuvas); šalia įėjimų į patalpas, kuriose vykdomas NMPP, sudaroma galimybė rankų dezinfekcijai (gerai matomoje vietoje pakabintos rankų dezinfekcijai skirtos priemonės);  jei NMPP metu kompiuteriais naudojasi keli mokiniai, liečiamas kompiuterių paviršius dezinfekuojamas po kiekvieno panaudojimo (kompiuterio klaviatūra, pelė, liečiamojo ekrano paviršius) arba naudojimuisi skiriamos vienkartinės pirštinės;</w:t>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t xml:space="preserve">mokyklose: sudaromos tinkamos sąlygos mokinių ir vykdytojų rankų higienai (visose praustuvėse tiekiamas šiltas ir šaltas vanduo, prie praustuvių padėta skysto muilo, vienkartinių rankšluosčių ar rankų džiovintuvas); šalia įėjimų į patalpas, kuriose vykdomas NMPP, sudaroma galimybė rankų dezinfekcijai (gerai matomoje vietoje pakabintos rankų dezinfekcijai skirtos priemonės);  jei NMPP metu kompiuteriais naudojasi keli mokiniai, liečiamas kompiuterių paviršius dezinfekuojamas po kiekvieno panaudojimo (kompiuterio klaviatūra, pelė, liečiamojo ekrano paviršius) arba naudojimuisi skiriamos vienkartinės pirštinės;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="201F1E"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>34.3. NMPP vykdymo patalpose mokiniams skiriami atskiri stalai / suolai</w:t>
+        <w:t>34.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo patalpose mokiniams skiriami atskiri stalai / suolai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Visi stalai sunumeruojami pagal vykdymo protokolus, užrašoma grupė ir eilės numeris. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Tos pačios grupės mokinių vietos numeruojamos nuosekliai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730A27CA" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">34.4. mokiniams, </w:t>
+        <w:t>34.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. mokiniams, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>likus ne mažiau kaip 10 minučių iki NMPP pradžios, vykdytojas išdalina vardinius prisijungimo duomenis (prisijungimo adresą, prisijungimo vardą ir slaptažodį);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A5706F" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">34.5. </w:t>
+        <w:t>34.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>NMPP vykdymo patalpoje turi būti rašomoji lenta ar sudarytos kitos galimybės vykdytojui užrašyti NMPP pradžios ir pabaigos laiką, kitos NMPP vykdymo instrukcijoje numatytos priemonės.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D73C7F" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>35. Kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C38BCBC" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">35.1. mokykla, ne vėliau kaip likus vienam mėnesiui iki NMPP pradžios, informuoja </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">mokinius ir (ar) jų tėvus (globėjus, rūpintojus), kad atliekant NMPP mokinio namuose turi būti interneto ryšys ir kompiuteris, kuris atitiktų nustatytus techninius reikalavimus, išdėstytus NMPP vykdymo instrukcijoje, </w:t>
+        <w:t>35.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ne vėliau kaip likus vienam mėnesiui iki NMPP pradžios, mokykla informuoja mokinius ir (ar) jų tėvus (globėjus, rūpintojus), kad atliekant NMPP mokinio namuose turi būti interneto ryšys ir kompiuteris, kuris atitiktų NMPP nuotolinio vykdymo instrukcijoje nustatytus techninius reikalavimus, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>vaizdo stebėjimo kamera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Prie kompiuterio esančiam vykdytojui mokinys turi būti matomas ir girdimas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AD6804" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">35.2. </w:t>
-[...33 lines deleted...]
-          <w:bCs/>
+        <w:t>35.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>likus ne mažiau kaip 12 valandų iki NMPP pradžios, mokykla mokiniams</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nusiunčia vardinius prisijungimo duomenis (prisijungimo adresą, prisijungimo vardą ir slaptažodį), kad nustatytu laiku pradėtų jungtis prie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektroninės testavimo sistemos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, perskaitytų NMPP instrukciją ir pasirengtų atlikti elektronines NMPP užduotis vykdymo instrukcijoje nurodytu laiku. J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>eigu NMPP a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tlikimo metu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>elektroninė testavimo sistema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...39 lines deleted...]
-    <w:p w14:paraId="327C34B3" w14:textId="296A5B84" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nustotų reaguoti į komandas, rekomenduojama vienu metu spausti klavišus „Ctrl“ ir „F5“ ir atnaujinti naršyklės langą arba atsijungti nuo elektroninės testavimo sistemos, tuomet bandyti prisijungti iš naujo.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>36. NMPP vykdyti mokyklos vadovo įsakymu ne vėliau kaip iki NMPP vykdymo pradžios likus 5 darbo dienoms tvirtinama vykdymo grupė, kurią sudaro vyresnysis vykdytojas, administratorius ir vykdytojai. Kiekvienai mokinių grupei ir (ar) patalpai skiriamas ne mažiau kaip 1 vykdytojas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61FE894C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>e vėliau kaip iki NMPP vykdymo pradžios likus 5 darbo dienoms mokyklos vadovo įsakymu tvirtinama NMPP vykdymo grupė, kurią sudaro vyresnysis vykdytojas, administratorius ir vykdytojai. Kiekvienai mokinių grupei ir (ar) patalpai skiriamas ne mažiau kaip 1 vykdytojas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">37. </w:t>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Vyresniuoju vykdytoju skiriamas mokyklos vadovo pavaduotojas ugdymui, skyriaus vedėjas ar mokytojas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE61361" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>38. Vykdytoju negali būti skiriamas asmuo, kurio mokomi mokiniai, šeimos nariai ar (ir) artimieji giminaičiai laiko NMPP.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21826A39" w14:textId="4AF04A01" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Vykdytoju negali būti skiriamas asmuo, kurio mokomi mokiniai, šeimos nariai ar (ir) artimieji giminaičiai laiko NMPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>39. Tuo atveju, jei NMPP vykdymo procese dalyvauja keli mokiniai ir parengiamojo darbo yra mažai arba jei NMPP vykdoma vienoje grupėje, vyresniajam vykdytojui gali būti pavedama atlikti administratoriaus ir (ar) vieno iš vykdytojų funkcijas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2331DB75" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Tuo atveju, jei NMPP vykdymo procese dalyvauja keli mokiniai ir parengiamojo darbo yra mažai arba jei NMPP vykdoma vienoje grupėje, vyresniajam vykdytojui gali būti pavedama atlikti administratoriaus ir (ar) vieno iš vykdytojų funkcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>40. Susipažindamas su įsakymu, kuriuo jis skiriamas į vykdymo grupę, vyresnysis vykdytojas, administratorius ir vykdytojas patvirtina, kad su aprašu, asmens duomenų teisinės apsaugos reikalavimais ir NMPP vykdymo instrukcija yra susipažinęs.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4ABCEDAC" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Susipažindamas su įsakymu, kuriuo jis skiriamas į vykdymo grupę, vyresnysis vykdytojas, administratorius ir vykdytojas patvirtina, kad su aprašu, asmens duomenų teisinės apsaugos reikalavimais ir NMPP vykdymo instrukcija yra susipažinęs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">41. </w:t>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Vykdymo grupės narys NMPP vykdymo elektroniniu būdu metu privalo segėti kortelę su nuoroda: „vyresnysis vykdytojas“, „administratorius“, „vykdytojas“,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dėvėti medicininę veido kaukę arba respiratorių, kuris p</w:t>
       </w:r>
       <w:r>
@@ -2730,2853 +6188,5709 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> reglamentuojantys teisės aktai. Vykdymo grupės nariai gali dėvėti veido kaukę, nors tokios pareigos karantino režimą ir (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar) ekstremaliąją situaciją </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>reglamentuojantys teisės aktai nenumato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF6B4FA" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>.1. priežiūrą vykdantis asmuo, raštu įgaliotas priežiūrą vykdančios institucijos vadovo;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52575862" w14:textId="04F2DB48" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>. Į patalpą tuo metu, kai elektroniniu būdu vyksta NMPP, gali įeiti:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2. vyresnysis vykdytojas ir jo iškviestas asmuo, kurio pagalbos reikia atsitikus nenumatytam įvykiui. Atlikęs pareigas jis nedelsdamas turi išeiti iš patalpos, apie jo buvimą patalpoje fiksuojama protokole. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BE68675" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. priežiūrą vykdantis asmuo, raštu įgaliotas priežiūrą vykdančios institucijos vadovo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vyresnysis vykdytojas ir jo iškviestas asmuo, kurio pagalbos reikia atsitikus nenumatytam įvykiui. Atlikęs pareigas jis nedelsdamas turi išeiti iš patalpos, apie jo buvimą patalpoje fiksuojama protokole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55C1350F" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>VIII SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="701D5258" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">REIKALAVIMAI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">MOKINIAMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FECE844" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E973A91" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43. Mokiniai:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AAE998D" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Mokiniai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.1. </w:t>
+        <w:t>43.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>kai NMPP vykdomas elektroniniu būdu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17459E00" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.1.1. privalo </w:t>
+        <w:t>43.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. privalo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dėvėti veido kaukes, jei privalomą veido </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>kaukių dėvėjimą viešoje vietoje numato karantino režimą</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir (ar) ekstremaliąją situaciją</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> reglamentuojantys teisės aktai. Mokiniai gali dėvėti veido kaukes, nors tokios pareigos karantino režimą ir (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar) ekstremaliąją situaciją </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>reglamentuojantys teisės aktai nenumato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB2F81" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.1.2. </w:t>
+        <w:t>43.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asireiškus ūmių viršutinių kvėpavimo takų infekcijų požymiams (karščiavimas kosulys, pasunkėjęs kvėpavimas ir pan.), į NMPP vykdymo patalpas nevyksta ar nedelsdami iš jų pasišalina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EA48F8" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.1.3. prie įėjimo į NMPP vykdymo patalpą iš vykdytojo sužino savo grupę ir sėdėjimo vietos numerį;</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">43.1.4. </w:t>
+        <w:t>43.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. prie įėjimo į NMPP vykdymo patalpą iš vykdytojo sužino savo grupę ir sėdėjimo vietos numerį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prie patalpos ateina likus ne mažiau kaip 15 minučių iki NMPP vykdymo pradžios. Į patalpą įeina tik vykdytojui leidus. Jeigu mokinys dėvi veido kaukę, vykdytojui kilus abejonių dėl mokinio ir jam paprašius trumpam nusiima veido kaukę;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3E2698" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
-[...18 lines deleted...]
-    <w:p w14:paraId="1A5B87F0" w14:textId="4B6E3EC7" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. turi tik NMPP vykdymo instrukcijoje nurodytas priemones, geriamojo vandens (asmeninio naudojimo stiklinaitę, buteliuką ar kt.), kuris NMPP metu gali būti padėtas ant suolo / stalo. Į patalpą mobiliojo ryšio ir kitas informacijos perdavimo ar priėmimo priemones įsinešti draudžiama;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.1.6. </w:t>
+        <w:t>43.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">likus ne mažiau kaip 10 minučių iki NMPP vykdymo pradžios atsisėda prie kompiuterio. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Gautais iš vykdytojo prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) prisijungia prie elektroninės testavimo sistemos ir pasitikrina, ar mato savo vardą ir pavardę kompiuterio ekrane;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447AB943" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>43.1.7. klauso</w:t>
+        <w:t>43.1.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. klauso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> vykdytojų nurodymų, užduotis atlieka savarankiškai, nesikalba tarpusavyje, netrukdo kitiems, naudojasi tik tomis priemonėmis, kurios nurodytos NMPP vykdymo instrukcijoje, jų neskolina, išeiti iš patalpos gali tik to paprašęs ir gavęs leidimą iš vykdytojo ir ne ilgiau kaip 5 minutėms;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33220639" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.1.8. atlikę</w:t>
+        <w:t>43.1.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NMPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> užduotis anksčiau, negu numatyta, būtinai paspaudžia mygtuką „Baigti darbą“, praneša apie tai vykdytojui ir, jam leidus, išeina iš patalpos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B558C1A" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.2. kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BECA1A7" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>43.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.2.1. likus ne mažiau kaip 12 val. iki NMPP datos įsitikina, kad gavo iš mokyklos siųstus vardinius prisijungimo duomenis </w:t>
-[...6 lines deleted...]
-        <w:t>(prisijungimo adresą, prisijungimo vardą ir slaptažodį)</w:t>
+        <w:t>43.2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve">. likus ne mažiau kaip 12 val. iki NMPP datos įsitikina, kad gavo iš mokyklos siųstus vardinius prisijungimo duomenis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(prisijungimo adresą, prisijungimo vardą ir slaptažodį)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.2.2. </w:t>
-[...14 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>43.2.2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.2.3. likus ne mažiau kaip 10 minučių iki NMPP vykdymo pradžios </w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>turi tik NMPP vykdymo instrukcijoje nurodytas priemones, gali turėti geriamojo vandens. Testavimo metu draudžiama naudotis mobiliojo ryšio ir kitomis informacijos perdavimo ar priėmimo priemonėmis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">gautais iš mokyklos prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) nustatytu laiku prisijungia prie elektroninės testavimo sistemos ir pasitikrina, ar ji veikia, ar mato savo vardą ir pavardę kompiuterio ekrane. </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>43.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t xml:space="preserve">. likus ne mažiau kaip 10 minučių iki NMPP vykdymo pradžios </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gautais iš mokyklos prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) nustatytu laiku prisijungia prie elektroninės testavimo sistemos ir pasitikrina, ar ji veikia, ar mato savo vardą ir pavardę kompiuterio ekrane. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t>okiniai vykdytojui turi būti girdimi ir matomi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9EED42" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.2.4. </w:t>
+        <w:t>43.2.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klauso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> vykdytojų nurodymų, užduotis atlieka savarankiškai, naudojasi tik tomis priemonėmis, kurios nurodytos NMPP vykdymo instrukcijoje. Atlikimo metu gali būti nematomas ne ilgiau kaip 5 minutes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7800F6A8" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.3. vykdytojui paskelbus NMPP vykdymo pradžią</w:t>
+        <w:t>43.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. vykdytojui paskelbus NMPP vykdymo pradžią</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pradeda elektroninį testą ir perskaito elektroninio testo instrukciją. Elektroninio testo atlikimo laikas pradedamas skaičiuoti nuo to momento, kai mokinys baigia skaityti elektroninio testo instrukciją ir atveria pirmąją elektroninio NMPP užduotį. Elektroninėms užduotims atlikti skirtas laikas matomas kompiuterio lango viršuje</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58038AA2" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.4. atlikdami užduotis gali laisvai ir nuosekliai pereiti nuo vienos NMPP užduoties prie kitos, taip pat, esant poreikiui, praleisti užduotį ir prie jos grįžti vėliau;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AEA4F95" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>43.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikdami užduotis gali laisvai ir nuosekliai pereiti nuo vienos NMPP užduoties prie kitos, taip pat, esant poreikiui, praleisti užduotį ir prie jos grįžti vėliau;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.5. atlikdamas paskutinę užduotį pamatys perspėjimą, kad gali grįžti ir pasitikrinti savo atsakymus, jeigu reikia, gali juos pataisyti arba gali baigti </w:t>
+        <w:t>43.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. atlikdamas paskutinę užduotį pamatys perspėjimą, kad gali grįžti ir pasitikrinti savo atsakymus, jeigu reikia, gali juos pataisyti arba gali baigti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atlikinėti užduotis ir paspausti mygtuką </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">meniu juostoje (dešinėje pusėje, apačioje) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„Baigti darbą“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FBBBBB" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.6. </w:t>
+        <w:t>43.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jeigu užduotis atliko anksčiau už kitus ir dar nepaspaudė mygtuko „Baigti darbą“, gali peržvelgti savo atliktą darbą, pasitikrinti, ar tikrai viską atliko;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395DBC0B" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">43.7. </w:t>
+        <w:t>43.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">isus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>užduotims</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlikti reikalingus veiksmus atlieka kompiuteryje;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C03B3EE" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.8. atlikdami užduotis, gali naudotis juodraščiais (rekomenduojama, kad tai būtų baltas popieriaus lapas). Atlikdami NMPP užduotis negali papildomai naudotis internetu. Atlikdami matematikos užduotis skaičiuoklėmis naudotis negali;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="151AABAC" w14:textId="318E3012" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>43.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikdami užduotis, gali naudotis juodraščiais (rekomenduojama, kad tai būtų baltas popieriaus lapas). Atlikdami NMPP užduotis negali papildomai naudotis internetu. Atlikdami matematikos užduotis skaičiuoklėmis naudotis negali;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>43.9. NMPP užduočių atlikimo metu specialiųjų ugdymosi poreikių turintys mokiniai gali naudotis visomis pedagoginių psichologinių tarnybų rekomenduojamomis pritaikytomis mokinio poreikiams priemonėmis, tarp jų ir mokytojo padėjėjo pagalba, gali būti perskaitomos užduotys ir pan., t. y. gauti visą pagalbą, kuri teikiama mokiniui ugdymo procese;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B38A2C7" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>43.9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. NMPP užduočių atlikimo metu specialiųjų ugdymosi poreikių turintys mokiniai gali naudotis visomis pedagoginių psichologinių tarnybų rekomenduojamomis pritaikytomis mokinio poreikiams priemonėmis, tarp jų ir mokytojo padėjėjo pagalba, gali būti perskaitomos užduotys ir pan., t. y. gauti visą pagalbą, kuri teikiama mokiniui ugdymo procese;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>43.10. atlikę visą elektroninį testą, būtinai paspaudžia mygtuką meniu juostoje (dešinėje pusėje, apačioje) „Baigti darbą“;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06C9761A" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>43.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikę visą elektroninį testą, būtinai paspaudžia mygtuką meniu juostoje (dešinėje pusėje, apačioje) „Baigti darbą“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="79C473B2" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+        <w:t>43.11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokiniai šalinami iš NMPP už trukdymą, nusirašinėjimą, mobiliojo ryšio, kitų informacijos perdavimo ar priėmimo priemonių įsinešimą į patalpą ir (ar) jų naudojimą, NMPP užduočių nurašinėjimą, vykdytojo nurodymų nevykdymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009772F9" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>IX</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D225EF2" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>ADMINISTRATORIAUS, VYRESNIOJO VYKDYTOJO IR VYKDYTOJO FUNKCIJOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA1555D" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A54A1DB" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44. Administratorius:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BD23CED" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Administratorius:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1. kai NMPP vykdomas elektroniniu būdu:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B783F4A" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1.1. numato patalpas NMPP vykdyti, užtikrina vietų mokiniams paruošimą, vadovaudamasis aprašu ir NMPP vykdymo instrukcija sunumeruoja grupėms sėdimas vietas;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F20E900" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. numato patalpas NMPP vykdyti, užtikrina vietų mokiniams paruošimą, vadovaudamasis aprašu ir NMPP vykdymo instrukcija sunumeruoja grupėms sėdimas vietas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1.2. išneša iš patalpų vyresniojo vykdytojo nurodytas mokymo priemones, aprūpina patalpas NMPP vykdymo instrukcijoje nurodytomis ir NMPP vykdyti reikalingomis priemonėmis;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C978D27" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. išneša iš patalpų vyresniojo vykdytojo nurodytas mokymo priemones, aprūpina patalpas NMPP vykdymo instrukcijoje nurodytomis ir NMPP vykdyti reikalingomis priemonėmis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1.3. skiria patalpą mokinių daiktams laikyti ir informuoja apie ją mokinius;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D0ED714" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. skiria patalpą mokinių daiktams laikyti ir informuoja apie ją mokinius;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1.4. parūpina mokinių grupei atskirą stalą vykdytojui;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D5DDFCD" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. parūpina mokinių grupei atskirą stalą vykdytojui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1.5. tvarkai palaikyti NMPP vykdymo metu pasitelkia mokyklos vadovo įsakymu paskirtus atsakingus asmenis;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="055F8488" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. tvarkai palaikyti NMPP vykdymo metu pasitelkia mokyklos vadovo įsakymu paskirtus atsakingus asmenis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.1.6. ne vėliau kaip likus valandai iki NMPP vykdymo pradžios kartu su vyresniuoju vykdytoju pakartotinai patikrina paruoštas patalpas, jose esančių priemonių tinkamumą;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C6C0CB4" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>44.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. ne vėliau kaip likus valandai iki NMPP vykdymo pradžios kartu su vyresniuoju vykdytoju pakartotinai patikrina paruoštas patalpas, jose esančių priemonių tinkamumą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas nuotoliniu elektroniniu būdu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ne vėliau kaip likus 48 valandoms iki NMPP dienos kartu su atsakingu asmeniu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atspausdina iš </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NECIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>sistemos NMPP kiekvienos grupės vykdymo protokolus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="1830312E" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo metu padeda vyresniajam vykdytojui spręsti iškilusias problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>44.3. NMPP vykdymo metu padeda vyresniajam vykdytojui spręsti iškilusias problemas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BDB78BF" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Vyresnysis vykdytojas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45. Vyresnysis vykdytojas:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DB3F25A" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.1. kai NMPP vykdomas elektroniniu būdu:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B656505" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kartu su administratoriumi parengia patalpas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.1.1. kartu su administratoriumi parengia patalpas;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BE17A9B" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kartu su atsakingu asmeniu likus ne vėliau kaip prieš 12 valandų iki NMPP vykdymo dienos atspausdina NMPP kiekvienos grupės vykdymo protokolus ir mokinių vardinius prisijungimo duomenis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemos;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.1.2. kartu su atsakingu asmeniu likus ne vėliau kaip prieš 12 valandų iki NMPP vykdymo dienos atspausdina NMPP kiekvienos grupės vykdymo protokolus ir mokinių vardinius prisijungimo duomenis</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="14298E03" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. ne vėliau kaip prieš valandą iki NMPP vykdymo pradžios kartu su administratoriumi patikrina patalpų ir jose esančių priemonių tvarkingumą, pašalina pastebėtus trūkumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.1.3. ne vėliau kaip prieš valandą iki NMPP vykdymo pradžios kartu su administratoriumi patikrina patalpų ir jose esančių priemonių tvarkingumą, pašalina pastebėtus trūkumus;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1939CCC1" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kiekvienai grupei ir patalpai paskiria vykdytoją, kuris skelbia NMPP vykdymo pradžią ir pabaigą, išdalina grupės mokinių vardinius prisijungimo duomenis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5970BC69" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. pasibaigus NMPP iš vykdytojų surenka užpildytus NMPP vykdymo protokolus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="54F9001B" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.2. kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F85DE3A" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kartu su atsakingu asmeniu ne vėliau kaip prieš 48 valandas iki NMPP vykdymo dienos atspausdina NMPP kiekvienos grupės vykdymo protokolus ir mokinių vardinius prisijungimo duomenis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemos;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.2.1. kartu su atsakingu asmeniu ne vėliau kaip prieš 48 valandas iki NMPP vykdymo dienos atspausdina NMPP kiekvienos grupės vykdymo protokolus ir mokinių vardinius prisijungimo duomenis</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="7DAB4FC7" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kiekvienos grupės NMPP vykdymo protokolus ir grupės mokinių vardinius prisijungimo duomenis perduoda vykdytojams ne vėliau kaip likus 18 valandų iki NMPP vykdymo pradžios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.2.2. kiekvienos grupės NMPP vykdymo protokolus ir grupės mokinių vardinius prisijungimo duomenis perduoda vykdytojams ne vėliau kaip likus 18 valandų iki NMPP vykdymo pradžios;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3020771C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>45.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. pasibaigus NMPP iš vykdytojų surenka užpildytus NMPP vykdymo protokolus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Vykdytojas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>45.2.3. pasibaigus NMPP iš vykdytojų surenka užpildytus NMPP vykdymo protokolus.</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="01E09575" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>46.1.1. NMPP vykdymo dieną vyresniojo vykdytojo nurodytu laiku paima iš vyresniojo vykdytojo NMPP vykdymo protokolus, įrašo į juos reikalaujamą informaciją (papildomas pavardes įrašyti draudžiama)</w:t>
+        <w:t>46.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo dieną vyresniojo vykdytojo nurodytu laiku paima iš vyresniojo vykdytojo NMPP vykdymo protokolus, įrašo į juos reikalaujamą informaciją (papildomas pavardes įrašyti draudžiama)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A22DBD" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">46.1.2. </w:t>
+        <w:t>46.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">į </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">NMPP vykdymo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>patalpas neįleidžia arba pareikalauja nedelsiant iš jų pasišalinti asmenims, kuriems pasireiškia ūmių viršutinių kvėpavimo takų infekcijų požymiai (karščiavimas, kosulys, pasunkėjęs kvėpavimas ir pan.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C18FEB" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">46.1.3. </w:t>
+        <w:t>46.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ne vėliau kaip prieš 15 minučių iki </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">NMPP vykdymo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pradžios įleidžia mokinius į patalpą ir nurodo jų sėdėjimo vietą. Informuoja, kad mokiniai į patalpą neįsineštų asmeninių daiktų (išskyrus NMPP vykdymo instrukcijoje nurodytas priemones);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BADF32" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">46.1.4. </w:t>
+        <w:t>46.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>likus ne daugiau kaip 10 minučių iki NMPP pradžios:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A115D2D" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>46.1.5.</w:t>
+        <w:t>46.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> išdalina mokiniams prisijungimo duomenis, praneša mokiniams, kad gautais prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) pradėtų jungtis prie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>elektroninės testavimo sistemos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, įsitikintų, kad mato savo vardus ir pavardes, perskaitytų NMPP instrukciją ir pasirengtų atlikti elektronines užduotis NMPP vykdymo instrukcijoje nurodytu laiku;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67307A49" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>46.1.6. skelbia NMPP pradžią ir pabaigą;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49D034C9" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. skelbia NMPP pradžią ir pabaigą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>46.1.7. mokiniui, pavėlavusiam ne daugiau kaip 15 minučių, paprašo sėstis prie kompiuterio ir vėlavimą fiksuoja NMPP vykdymo protokoluose;</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="51799577" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.1.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokiniui, pavėlavusiam ne daugiau kaip 15 minučių, paprašo sėstis prie kompiuterio ir vėlavimą fiksuoja NMPP vykdymo protokoluose;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. nuo NMPP vykdymo pradžios iki pabaigos stebi mokinius, NMPP vykdymo protokolų dalyje „Kodai“ fiksuoja NMPP eigos faktus ir pažeidimus: atvykimą, neatvykimą ir mokinio šalinimą, NMPP vykdymo protokolų dalyje „Pastabos“ – vėlavimo, laikino išėjimo ir grįžimo laiką, įspėjimą ir kt.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>46.1.9. mokiniui (mokiniams), išėjus iš patalpos be leidimo ir laiku negrįžus, neleidžia jam (jiems) grįžti ir (ar) tęsti elektroninio testo;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4067CB80" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.1.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokiniui (mokiniams), išėjus iš patalpos be leidimo, neleidžia jam (jiems) grįžti ir (ar) tęsti elektroninio testo;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>46.1.10. paprašęs mokinį palikti patalpą už NMPP vykdymo tvarkos pažeidimus, apie tai pažymi vykdymo protokole ir surašo laisvos formos aktą. Mokinys turi teisę susipažinti su aktu;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68F6BC19" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.1.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. paprašęs mokinį palikti patalpą už NMPP vykdymo tvarkos pažeidimus, apie tai pažymi vykdymo protokole ir surašo laisvos formos aktą. Mokinys turi teisę susipažinti su aktu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>46.1.11. likus 15 minučių iki NMPP pabaigos, mokiniams praneša, kiek liko laiko, ir primena, kad mokiniai, baigę NMPP, nepamirštų paspausti mygtuką „Baigti darbą“;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C9AF9AD" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.1.11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. likus 15 minučių iki NMPP pabaigos, mokiniams praneša, kiek liko laiko, ir primena, kad mokiniai, baigę NMPP, nepamirštų paspausti mygtuką „Baigti darbą“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">46.2. </w:t>
+        <w:t>46.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">kai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">NMPP </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>vykdomas nuotoliniu elektroniniu būdu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40693F95" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>46.2.1. nurodytu laiku iš vyresniojo vykdytojo paima NMPP vykdymo protokolus ir į juos įrašo reikalaujamą informaciją (papildomas pavardes įrašyti draudžiama);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20B919E3" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>46.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. nurodytu laiku iš vyresniojo vykdytojo paima NMPP vykdymo protokolus ir į juos įrašo reikalaujamą informaciją (papildomas pavardes įrašyti draudžiama);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">46.2.2. </w:t>
+        <w:t>46.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">NMPP vykdymo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">dieną ne vėliau kaip likus 10 minučių iki </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>NMPP vykdymo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> pradžios įsitikina, kad mokiniai jam yra girdimi ir matomi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7822DC5F" w14:textId="2D668A58" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>46.2.3.</w:t>
+        <w:t>46.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">nuo NMPP vykdymo pradžios iki pabaigos stebi mokinius, NMPP vykdymo protokolų dalyje „Kodai“ fiksuoja NMPP eigos faktus ir pažeidimus: atvykimą, neatvykimą ir mokinio šalinimą, NMPP vykdymo protokolų dalyje „Pastabos“ – vėlavimo, laikino išėjimo ir grįžimo laiką, vaizdo stebėjimo kameros ar garso išjungimą. NMPP vykdymo metu, savarankiškai neišsprendus techninių nesklandumų, vykdytojas gali kreiptis į NŠA el. paštu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>. J</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>etestavimas@nsa.smm.lt. J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>eigu vykdytojas siunčia kompiuterio ekrano nuotrauką, kurioje matosi NMPP užduotis, vykdytojas turi užtikrinti siųstos informacijos konfidencialumą ir pasibaigus NMPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6D3094" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33ED9893" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>X SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D030E27" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NMPP DOKUMENTŲ SAUGOJIMAS, REZULTATŲ SKELBIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3942C456" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5172ECBC" w14:textId="36D7012D" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>47. Visi su NMPP vykdymu susiję dokumentai mokykloje tvarkomi, įtraukiami į apskaitą ir saugomi Lietuvos Respublikos dokumentų ir archyvų įstatymo nustatyta tvarka.</w:t>
-[...29 lines deleted...]
-        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Visi su NMPP vykdymu susiję dokumentai mokykloje tvarkomi, įtraukiami į apskaitą ir saugomi Lietuvos Respublikos dokumentų ir archyvų įstatymo nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP rezultatų protokolai mokykloms ne vėliau kaip per 10 darbo dienų nuo NMPP vykdymo datos skelbiami </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemoje ir perduodami Mokinių registrui. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemoje skelbiami ir apibendrinti rezultatai savivaldybių administracijoms.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C759B3" w14:textId="1F2503D7" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Detalesnė individuali mokinio NMPP rezultatų ataskaita, kurioje </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokinys, atlikęs NMPP užduotis, kompiuterio ekrane iš karto mato surinktų taškų sumą. Detalesnė individuali mokinio NMPP rezultatų ataskaita, kurioje </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">kiekvieno mokinio surinkta taškų suma pagal vertinimo instrukciją priskirta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">pradinio ir pagrindinio ugdymo bendrosiose programose įvardytiems </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">pasiekimų lygiams, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2AC92D40" w14:textId="18674702" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateikiama mokyklai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP rezultatų ataskaitos mokykloms pateikiamos per vieną mėnesį nuo paskutinės NMPP rezultatų paskelbimo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienos NECIS sistemoje. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">50. </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuali mokinio NMPP rezultatų ataskaita ne vėliau kaip per 5 darbo dienas nuo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP rezultatų </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ataskaitos mokykloje gavimo dienos pateikiama mokiniui ir jo tėvams (globėjams, rūpintojams). Už ataskaitos pateikimą atsako mokykla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Prašymai dėl pakartotinio NMPP užduoties įvertinimo nėra teikiami.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokyklos mokinių NMPP rezultatai nėra skelbiami viešai. Mokykla gali nuspręsti viešai skelbti tik apibendrintus mokyklos rezultatus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D9C898" w14:textId="2D3B8839" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77F1289C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+        <w:t>51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Stebėsenos tikslais savivaldybės ar nacionaliniu lygmeniu mokinių NMPP rezultatai skelbiami nuasmeninti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79AFEE1E" w14:textId="36E9B053" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XI SKYRIUS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D4EF8FF" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>XI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B33179" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+    <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A7D928C" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">52. </w:t>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NŠA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> demonstracinėje testavimo sistemoje BETA (prisijungimo adresas https://beta.etestavimas.lt/) skelbiamos pavyzdinės NMPP užduotys.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058AB3ED" w14:textId="4D1BD44E" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p>
+      <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">53. NMPP rezultatai negali būti naudojami mokiniams ir mokykloms reitinguoti. </w:t>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP rezultatai negali būti naudojami mokiniams ir mokykloms reitinguoti. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="201F1E"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Mokinio NMPP rezultatai neįskaičiuojami į ugdymo laikotarpio (trimestro, pusmečio) įvertinimą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE65836" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>54. NMPP užduotys negali būti skelbiamos, platinamos ar kitaip panaudojamos (įskaitant, bet neapsiribojant ir komerciniais tikslais) be NŠA raštiško sutikimo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BD2B4DA" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NMPP užduotys negali būti skelbiamos, platinamos ar kitaip panaudojamos (įskaitant, bet neapsiribojant ir komerciniais tikslais) be NŠA raštiško sutikimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NŠA NMPP asmens duomenis tvarko ir teikia mokykloms, savivaldybių </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vykdomosioms institucijoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei kitiems duomenų gavėjams vadovaudamasi Bendruoju duomenų apsaugos reglamentu, apraše nurodytų registrų ir informacinių sistemų veiklą reglamentuojančiais, duomenų valdytojo patvirtintais ir kitais teisės aktais, reglamentuojančiais asmens duomenų tvarkymą.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duomenų subjektų teisės įgyvendinamos duomenų valdytojo, į kurį kreipiamasi dėl duomenų subjekto teisių įgyvendinimo, nustatyta tvarka. Savivaldybių </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vykdomosioms institucijoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei kitiems duomenų gavėjams teikiami NMPP nuasmeninti duomenys.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>55. NŠA NMPP duomenis (įskaitant asmens duomenis) tvarko ir teikia mokykloms, savivaldybių administracijoms bei kitiems duomenų gavėjams vadovaudamasi Mokinių registro nuostatais, patvirtintais Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2021 m. spalio 25 d. įsakymu Nr. V-1959 „Dėl Mokinių registro reorganizavimo ir Mokinių registro nuostatų patvirtinimo“, NECIS nuostatais.</w:t>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP organizavimo ir vykdymo priežiūrą vykdo savivaldybės administracijos direktoriaus ar jo įgalioto asmens paskirti savivaldybės administracijos švietimo specialistai, NŠA specialistai, nesuinteresuoti pavienių mokinių NMPP rezultatais prižiūrimojoje mokykloje. Priežiūrą taip pat vykdo ir mokyklos, kurioje vyksta NMPP, vadovas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="5D7119F6" w14:textId="31B0E768" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>56. NMPP organizavimo ir vykdymo priežiūrą vykdo savivaldybės administracijos direktoriaus ar jo įgalioto asmens paskirti švietimo specialistai, NŠA, Švietimo, mokslo ir sporto ministerijos specialistai, nesuinteresuoti pavienių mokinių NMPP rezultatais prižiūrimojoje mokykloje. Priežiūrą taip pat vykdo ir mokyklos, kurioje vyksta NMPP, vadovas.</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="63DA448B" w14:textId="45668781" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+        <w:t>57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jei priežiūrą vykdantis asmuo įtaria, kad mokiniai žino užduotis, mokinys ar vykdymo grupė pažeidė apraše nustatytą tvarką, surašomas padarytų pažeidimų laisvos formos aktas ir dalyvaujantys nustatant pažeidimą asmenys pasirašo. Aktas įteikiamas mokyklos savininko teises ir pareigas įgyvendinančiai institucijai, dalyvių susirinkimui (savininkui), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kopijos – mokyklos vadovui, savivaldybės vykdomajai institucijai ir NŠA.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00131E6A">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=08d783305be611eca9ac839120d251c4">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-2229</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2021-12-13,
+paskelbta TAR 2021-12-13, i. k. 2021-25682                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo ir mokslo ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinio mokinių pasiekimų patikrinimo organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=a888d9b0a8e911ec8d9390588bf2de65">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-413</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2022-03-21,
+paskelbta TAR 2022-03-21, i. k. 2022-05026                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=41b3c5b04ab511edbc04912defe897d1">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1630</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2022-10-13,
+paskelbta TAR 2022-10-13, i. k. 2022-20830                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=27144470951b11efa605b9842742bf37">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1210</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-28,
+paskelbta TAR 2024-10-28, i. k. 2024-18656                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=5102d946b7cb11ef88c08519262548c4">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1423</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-12-11,
+paskelbta TAR 2024-12-11, i. k. 2024-22020                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="first" r:id="rId1"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A8BAB42" w14:textId="77777777" w:rsidR="00E07B9A" w:rsidRDefault="00E07B9A">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20C05D6C" w14:textId="77777777" w:rsidR="00E07B9A" w:rsidRDefault="00E07B9A">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Porat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Porat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Porat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4986"/>
+        <w:tab w:val="right" w:pos="9972"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29312CBD" w14:textId="77777777" w:rsidR="00E07B9A" w:rsidRDefault="00E07B9A">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09ACC21D" w14:textId="77777777" w:rsidR="00E07B9A" w:rsidRDefault="00E07B9A">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="13230A8B" w14:textId="3539CC6A" w:rsidR="00131E6A" w:rsidRDefault="00F947A4">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00646DBA">
-[...3 lines deleted...]
-      <w:t>2</w:t>
+    <w:r>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27632A15" w14:textId="77777777" w:rsidR="00131E6A" w:rsidRDefault="00131E6A">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se wp14">
+  <w15:person w15:author="JUOSPONIENĖ Karolina">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-4015230268-3135662936-2741650420-4574"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:val="bestFit" w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF3211"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F947A4"/>
+    <w:rsidRoot w:val="00B30DFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="lt-LT" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B690884"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FBB320C9-A232-4E80-B39B-5B1A0E763CA8}"/>
+  <w14:docId w14:val="63122F8B"/>
+  <w15:docId w15:val="{07D4AE9B-FDE5-4359-829C-376D27E0D1DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5883,590 +12197,691 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
+    <w:name w:val="Debesėlio tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Debesliotekstas"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Vietosrezervavimoenklotekstas">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:rsid w:val="00F947A4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="1827865521">
-[...12 lines deleted...]
-    <w:div w:id="2055618819">
+    <w:div w:id="1831360471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External" Target="http://eur-lex.europa.eu/legal-content/LIT/TXT/?uri=CELEX:32016R0679&amp;locale=lt"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External" Target="http://eur-lex.europa.eu/legal-content/LIT/TXT/?uri=CELEX:31995L0046&amp;locale=lt"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
+
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-</file>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100D8ECFFBDDA118244861569856C5AC6C3" ma:contentTypeVersion="0" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="e894898859fc6bec26f1b7b2ed962da5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92f6efcb3d141a2d8cf8d4aae0174d8f">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties">
+  <documentManagement>
+    <scan_status xmlns="http://schemas.microsoft.com/sharepoint/v3" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
+    <ParentID xmlns="http://schemas.microsoft.com/sharepoint/v3">0</ParentID>
+    <sendToRecSrv xmlns="http://schemas.microsoft.com/sharepoint/v3">true</sendToRecSrv>
+    <tmpFile xmlns="http://schemas.microsoft.com/sharepoint/v3">false</tmpFile>
+    <RegUpdate xmlns="E6298736-2320-4CE1-97C6-9F781D725734" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
+    <GUID_ID xmlns="http://schemas.microsoft.com/sharepoint/v3">b8a4e371-8a34-4da3-8718-03e8f9097d0e</GUID_ID>
+    <ListID xmlns="E6298736-2320-4CE1-97C6-9F781D725734" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
+    <IsDeleted xmlns="http://schemas.microsoft.com/sharepoint/v3" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
+    <LocalFile xmlns="http://schemas.microsoft.com/sharepoint/v3" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
+    <tmpVersion xmlns="http://schemas.microsoft.com/sharepoint/v3">false</tmpVersion>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dovo failas" ma:contentTypeID="0x0101004CFA3388CF824506A898AFC7B16E666B00B0E1CA725842C14DB37AB631CDC2E79A" ma:contentTypeVersion="0" ma:contentTypeDescription="Dovo failas" ma:contentTypeScope="" ma:versionID="16384d026dd9f8a7b0bea4513bcdccb3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="E6298736-2320-4CE1-97C6-9F781D725734" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1892377245c20f2cf95b77fd41025c1" ns1:_="" ns2:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="E6298736-2320-4CE1-97C6-9F781D725734"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all/>
+              <xsd:all>
+                <xsd:element ref="ns1:sendToRecSrv" minOccurs="0"/>
+                <xsd:element ref="ns1:scan_status" minOccurs="0"/>
+                <xsd:element ref="ns1:GUID_ID" minOccurs="0"/>
+                <xsd:element ref="ns1:IsDeleted" minOccurs="0"/>
+                <xsd:element ref="ns1:LocalFile" minOccurs="0"/>
+                <xsd:element ref="ns1:tmpFile" minOccurs="0"/>
+                <xsd:element ref="ns1:tmpVersion" minOccurs="0"/>
+                <xsd:element ref="ns1:ParentID" minOccurs="0"/>
+                <xsd:element ref="ns2:ListID" minOccurs="0"/>
+                <xsd:element ref="ns2:RegUpdate" minOccurs="0"/>
+              </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:element name="sendToRecSrv" ma:index="8" nillable="true" ma:displayName="sendToRecSrv" ma:default="1" ma:description="Perduoti failą skenuotų falų atpažinimo serveriui" ma:internalName="sendToRecSrv">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="scan_status" ma:index="9" nillable="true" ma:displayName="DisplayNameScanRecStatus" ma:description="Skenuoto dokumento atpažinimo statusas." ma:internalName="scan_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GUID_ID" ma:index="10" nillable="true" ma:displayName="GUID ID" ma:hidden="true" ma:internalName="GUID_ID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsDeleted" ma:index="11" nillable="true" ma:displayName="Ištrintas" ma:hidden="true" ma:internalName="IsDeleted">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LocalFile" ma:index="12" nillable="true" ma:displayName="LocalFile" ma:hidden="true" ma:internalName="LocalFile">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="tmpFile" ma:index="13" nillable="true" ma:displayName="tmpFile" ma:default="0" ma:hidden="true" ma:internalName="tmpFile">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="tmpVersion" ma:index="14" nillable="true" ma:displayName="tmpVersion" ma:default="0" ma:hidden="true" ma:internalName="tmpVersion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ParentID" ma:index="15" nillable="true" ma:displayName="ParentID" ma:default="0" ma:hidden="true" ma:internalName="ParentID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" targetNamespace="E6298736-2320-4CE1-97C6-9F781D725734" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:element name="ListID" ma:index="16" nillable="true" ma:displayName="ParentListID" ma:hidden="true" ma:internalName="ListID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RegUpdate" ma:index="18" nillable="true" ma:displayName="Papildyti registruojant" ma:hidden="true" ma:internalName="RegUpdate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Antraštė"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Antraštė"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
-  <xs:schema xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
-[...64 lines deleted...]
-  </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BAD4E3-906F-458C-A27F-63FBB444497E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39904517-64AB-4EA1-8940-28C7F9F981EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="E6298736-2320-4CE1-97C6-9F781D725734"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFED7C02-3E8F-4E12-803B-EA75ABDA78BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B345C419-8989-4690-AFE8-B1D155313D87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A131F4CD-4023-4C18-BFAA-50A8F5CC5ADB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0EF05A0-5F15-481E-B22B-93F36DF16C95}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="E6298736-2320-4CE1-97C6-9F781D725734"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>10650</Characters>
+  <Pages>13</Pages>
+  <Words>26092</Words>
+  <Characters>14873</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29276</CharactersWithSpaces>
+  <CharactersWithSpaces>40884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...3 lines deleted...]
-  <cp:revision></cp:revision>
+<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Saulė Vingelienė</dc:creator>
+  <lastModifiedBy>GRINKEVIČIŪTĖ Agnė</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+  <revision>13</revision>
+  <dc:title>Įsakymas.docx</dc:title>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D8ECFFBDDA118244861569856C5AC6C3</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr>Pridėta po tvirtinimo</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">0x0101004CFA3388CF824506A898AFC7B16E666B00B0E1CA725842C14DB37AB631CDC2E79A</vt:lpwstr>
   </property>
 </Properties>
 </file>