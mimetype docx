--- v1 (2026-05-21)
+++ v2 (2026-09-25)
@@ -19,93 +19,96 @@
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:taisx="http://lrs.lt/TAIS/DocPartXmlMarks" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:taisx="http://lrs.lt/TAIS/DocPartXmlMarks" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Suvestinė redakcija nuo 2025-09-09</w:t>
+        <w:t>Suvestinė redakcija nuo 2026-09-03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -1209,208 +1212,354 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1142</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP vykdymo būdą nustato švietimo, mokslo ir sporto ministras. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NMPP gali būti vykdomas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroniniu būdu, kai mokiniai nustatytu NMPP metu dalyvauja mokykloje ir </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">naudodami informacines komunikacijos technologijas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP užduotis atlieka elektroninėje erdvėje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="993"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...45 lines deleted...]
-        <w:ind w:firstLine="851"/>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>nuotoliniu elektroniniu būdu, kai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mokiniai nustatytu NMPP metu, būdami skirtingose vietose, naudodami informacines komunikacijos technologijas NMPP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>užduotis atlieka elektroninėje erdvėje.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>. NMPP dalyvauja:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>. lietuvių kalbos ir literatūros (skaitymo) ir matematikos patikrinimuose 4 klasėje privalo dalyvauti visi pagal pradinio ugdymo programą besimokantys mokiniai, o baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) patikrinime gali dalyvauti mokiniai, kurie pagal pradinio ugdymo programą mokosi atitinkama tautinių mažumų gimtąja kalba arba pagal ją mokosi atitinkamos tautinių mažumų gimtosios kalbos, išskyrus besimokančius pagal pradinio ugdymo individualizuotą programą, arba Aprašo 19 ir 19</w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">. 4 klasėje lietuvių kalbos ir literatūros (skaitymo) ir matematikos patikrinimuose privalo dalyvauti visi pagal pradinio ugdymo programą besimokantys mokiniai, o baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) patikrinime gali dalyvauti mokiniai, kurie pagal pradinio ugdymo programą mokosi atitinkama tautinių mažumų gimtąja kalba arba pagal ją mokosi atitinkamos tautinių mažumų gimtosios kalbos, išskyrus besimokančius pagal pradinio ugdymo individualizuotą programą, arba Aprašo 19 ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>punktų nustatyta tvarka atleisti nuo dalyvavimo NMPP;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>. lietuvių kalbos ir literatūros (skaitymo) ir matematikos patikrinimuose 8 klasėje gali dalyvauti pagal pagrindinio ugdymo programą besimokantys mokiniai, o baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) patikrinime – pagal pagrindinio ugdymo programą besimokantys mokiniai, kurie mokosi atitinkama tautinių mažumų gimtąja kalba arba atitinkamos tautinių mažumų gimtosios kalbos, išskyrus besimokančius pagal pagrindinio ugdymo individualizuotą programą ir suaugusiųjų pagrindinio ugdymo programas, arba Aprašo 19 ir 19</w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8 klasėje lietuvių kalbos ir literatūros (skaitymo) ir matematikos patikrinimuose gali dalyvauti pagal pagrindinio ugdymo programą besimokantys mokiniai, o baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) patikrinime – pagal pagrindinio ugdymo programą besimokantys mokiniai, kurie mokosi atitinkama tautinių mažumų gimtąja kalba arba atitinkamos tautinių mažumų gimtosios kalbos, išskyrus besimokančius pagal pagrindinio ugdymo individualizuotą programą ir suaugusiųjų pagrindinio ugdymo programas, arba Aprašo 19 ir 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>punktų nustatyta tvarka atleisti nuo dalyvavimo NMPP.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1485,130 +1634,257 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mokinys, kuriam skirtas mokymas namuose, arba m</w:t>
-[...8 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Mokinys, kuriam skirtas mokymas namuose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir kuris negali atvykti į mokyklą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, arba m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>okinys, kuris ugdomas šeimoje ir kuris negali atvykti į mokyklą, NMPP dalyvauja nuotoliniu elektroniniu būdu.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="851"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. NMPP vykdomas vadovaujantis Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrosiomis programomis, patvirtintomis Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2022 m. rugpjūčio 24 d. įsakymu Nr. V-1269 „Dėl Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrųjų programų patvirtinimo“ (toliau – kiekviena atskirai – pradinio ugdymo bendroji programa, pagrindinio ugdymo bendroji programa), šiuo aprašu, NMPP vykdymo ir vertinimo instrukcijomis, patvirtintomis Nacionalinės švietimo agentūros (toliau – NŠA) direktoriaus, ir NMPP tvarkaraščiu. NŠA užduotis rengia </w:t>
+        <w:t xml:space="preserve">. NMPP vykdomas vadovaujantis Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrosiomis programomis, patvirtintomis Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2022 m. rugpjūčio 24 d. įsakymu Nr. V-1269 „Dėl Priešmokyklinio, pradinio, pagrindinio ir vidurinio ugdymo bendrųjų programų patvirtinimo“, (toliau – kiekviena atskirai – pradinio ugdymo bendroji programa, pagrindinio ugdymo bendroji programa), šiuo aprašu, NMPP vykdymo ir vertinimo instrukcijomis, patvirtintomis Nacionalinės švietimo agentūros (toliau – NŠA) direktoriaus, ir NMPP tvarkaraščiu. NŠA užduotis rengia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">vadovaudamasi bendrosiomis programomis ir </w:t>
-[...5 lines deleted...]
-        <w:t>atsižvelgdama į NMPP tvarkaraštyje konkrečiai klasei numatytas vykdymo datas (ugdymo procese nenagrinėtas mokymo(si) turinys neįtraukiamas).“ </w:t>
+        <w:t xml:space="preserve">vadovaudamasi bendrosiomis programomis, NMPP užduočių aprašais ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atsižvelgdama į NMPP tvarkaraštyje konkrečiai klasei numatytas vykdymo datas (ugdymo procese nenagrinėtas mokymo(si) turinys neįtraukiamas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -1677,50 +1953,95 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1142</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. NMPP dalyvauja pradinio ir pagrindinio ugdymo programas vykdančios mokyklos. Mokyklų, </w:t>
       </w:r>
       <w:r>
@@ -2237,223 +2558,690 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>15.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>. NMPP užduočių kokybės užtikrinimo aprašą;</w:t>
+        <w:t>. NMPP vertinimo normų rinkinį atliktai NMPP užduočiai įvertinti nustatytu taškų skaičiumi (toliau – vertinimo instrukcija);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>15.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>. NMPP vertinimo normų rinkinį atliktai NMPP užduočiai įvertinti nustatytu taškų skaičiumi (toliau – vertinimo instrukcija);</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>. NMPP vykdymo instrukcijas ir kitus NMPP organizuoti ir vykdyti reikalingus dokumentus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>15.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-        <w:t>Apraše nenumatytų ir nereglamentuotų NMPP organizavimo ir vykdymo atvejų nagrinėjimo komisijos (toliau – komisija) sudėtį ir jos darbo reglamentą. Komisija nagrinėja mokinių, mokinių tėvų (globėjų, rūpintojų), jei mokiniai yra nepilnamečiai ar mokinių mokyklų NŠA direktoriui pateiktus argumentuotus prašymus dėl mokiniams aktualių ar apraše nenumatytų, ar nereglamentuotų NMPP organizavimo ir vykdymo atvejų. NŠA siūlymu komisija taip pat sprendžia kitus apraše nenumatytus ar nereglamentuotus NMPP organizavimo ir vykdymo atvejus ir teikia siūlymus švietimo, mokslo ir sporto ministrui ir (ar) NŠA direktoriui.</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Prašymų dėl NMPP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraše nenumatytų ir nereglamentuotų organizavimo ir vykdymo atvejų nagrinėjimo komisijos (toliau – komisija) sudėtį ir jos darbo reglamentą. Komisija nagrinėja mokinio, mokinio tėvų (globėjų, rūpintojų), jei mokinys yra nepilnametis, buvusio mokinio ar mokinio mokyklos vadovo NŠA direktoriui pateiktus argumentuotus prašymus dėl mokiniui aktualių Apraše nenumatytų ir (ar) nereglamentuotų NMPP organizavimo ir vykdymo atvejų. Komisija taip pat sprendžia kitus apraše nenumatytus ir (ar) nereglamentuotus NMPP organizavimo ir vykdymo atvejus ir teikia siūlymus švietimo, mokslo ir sporto ministrui, NŠA direktoriui, savivaldybės vykdomajai institucijai ir (ar) mokinio ar buvusio mokinio mokyklos vadovui.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Papunkčio pakeitimai:</w:t>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=27144470951b11efa605b9842742bf37">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1210</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-28,
+paskelbta TAR 2024-10-28, i. k. 2024-18656            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NMPP užduotys, išskyrus baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo), vertinimo ir vykdymo instrukcijos rengiamos lietuvių kalba. Baltarusių, lenkų, rusų, vokiečių tautinės mažumos gimtosios kalbos ir literatūros (skaitymo) užduotys rengiamos atitinkama gimtąja kalba. Lietuvių kalba parengtos NMPP užduotys, išskyrus lietuvių kalbos ir literatūros (skaitymo) užduotis 4 ir 8 klasei, verčiamos į kitą mokyklos mokomąją kalbą (baltarusių, lenkų, rusų, vokiečių). NMPP užduočių kokybė užtikrinama NŠA direktoriaus nustatyta tvarka.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP užduočių atlikimas yra vertinamas automatiškai.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NMPP PRITAIKYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+        </w:rPr>
+        <w:t>NMPP užduoties forma ir vykdymo instrukcijos pritaikomos v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adovaujantis Nacionalinių mokinių pasiekimų, pagrindinio ugdymo pasiekimų patikrinimų ir valstybinių brandos egzaminų pritaikymo mokiniams, turintiems specialiųjų ugdymosi poreikių, tvarkos aprašu, patvirtintu Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2024 m. lapkričio 29 d. įsakymu Nr. V-1345 „Dėl Nacionalinių mokinių pasiekimų, pagrindinio ugdymo pasiekimų patikrinimų ir valstybinių brandos egzaminų pritaikymo mokiniams, turintiems specialiųjų ugdymosi poreikių, tvarkos aprašo patvirtinimo“ ir mokiniui pedagoginės psichologinės tarnybos Specialiųjų ugdymosi poreikių vertinimo formoje Mokinių registre pateiktomis rekomendacijomis. Mokinio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tėvai (globėjai, rūpintojai) raštu gali pateikti mokyklos vadovui prašymą dėl pritaikymų atsisakymo iki </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>einamųjų metų gruodžio 1 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
@@ -2477,101 +3265,95 @@
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=27144470951b11efa605b9842742bf37">
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>V-1210</w:t>
+          <w:t>V-661</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
-2024-10-28,
-paskelbta TAR 2024-10-28, i. k. 2024-18656            </w:t>
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Mokinys, turintis sveikatos sutrikimų, nuo NMPP gali būti atleistas arba jam sudaromos NMPP nuotoliniu elektroniniu būdu vykdymo sąlygos. Prašymą dėl NMPP nuotoliniu elektroniniu būdu vykdymo sąlygų sudarymo arba atleidimo nuo NMPP ir susipažinti skirtą gydytojų konsultacinės komisijos pažymą dėl pasiekimų patikrinimo vykdymo sąlygų sudarymo ar atleidimo, mokinio tėvai (globėjais, rūpintojai) pateikia mokyklos vadovui ar jo įgaliotam kitam mokyklos darbuotojui. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -2615,105 +3397,1031 @@
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mokinys mokyklos vadovo ar jo įgalioto asmens sprendimu taip pat gali būti atleistas nuo NMPP dėl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. techninių užduočių atlikimo sistemos trikdžių NMPP atlikimo metu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. kitų svarbių priežasčių (pvz., ligos, pareigos izoliuotis, ekstremalios situacijos, ekstremalaus įvykio ar įvykio (ekstremali temperatūra, gaisras, potvynis, pūga ir kt.), keliančio pavojų mokinių sveikatai ir gyvybei ar kitų aplinkybių). Jei priežastys yra individualios, tai mokinio tėvai (globėjai, rūpintojai) ne vėliau kaip kitą darbo dieną po NMPP mokyklos vadovui ar jo įgaliotam kitam mokyklos darbuotojui turi pateikti prašymą dėl atleidimo nuo dalyvavimo NMPP. Jei priežastys susijusios su mokyklos veikla, tai mokinio tėvų (globėjų, rūpintojų) prašymai nėra teikiami, mokiniai nuo dalyvavimo NMPP atleidžiami mokyklos vadovo ar jo įgalioto asmens įsakymu, su jo turiniu raštu nedelsiant supažindinant mokinių tėvus (globėjus, rūpintojus). Per 3 darbo dienas nuo NMPP vykdymo dienos mokykla atleistiems nuo NMPP mokiniams </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Nacionalinių egzaminų centralizuotoje informacinėje sistemoje NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (toliau – NECIS sistema) pažymi „Atleistas“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai asmuo Lietuvos Respublikoje ar užsienio valstybėje baigė užsienio valstybės ar tarptautinės organizacijos pradinio ugdymo programą ar jos dalį arba pagrindinio ugdymo dalį ir tęsia mokymąsi Lietuvos Respublikoje pagal pradinio ugdymo ar pagrindinio ugdymo programą jau po įvykusių NMPP.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:ind w:firstLine="851"/>
-[...22 lines deleted...]
-        <w:t>NMPP užduočių atlikimas yra vertinamas automatiškai.</w:t>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Mokyklos vadovas, remdamasis pateiktais dokumentais, atsižvelgęs į mokinio specialiuosius ugdymosi poreikius ar sveikatos sutrikimus, iki einamųjų metų gruodžio 15 d. priima sprendimą dėl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo instrukcijos pritaikymo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP užduoties formos pritaikymo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo sąlygų sudarymo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. atleidimo nuo NMPP.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neteko galios nuo 2026-09-03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto naikinimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papildyta punktu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=b92fb740ed3f11f09cfce49e7aeb76fe">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-12</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-01-09,
+paskelbta TAR 2026-01-09, i. k. 2026-00287        </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOKINIŲ REGISTRAVIMAS IR INFORMACIJOS PATEIKIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NŠA iki einamųjų metų spalio 31 d. parengia darbui Mokinių registrą ir NECIS sistemą, informuoja savivaldybių administracijų švietimo padalinius ir mokyklas apie prisijungimo prie šios sistemos tvarką.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mokykla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. iki einamųjų metų spalio 31 d. NECIS sistemoje įregistruoja atsakingą už duomenų perdavimą asmenį (toliau – atsakingas asmuo);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. iki einamųjų metų gruodžio 15 d. Mokinių registre pažymi mokinius, kurie nedalyvaus NMPP. Po nurodyto termino Mokinių registre pažymėti mokiniai į NMPP dalyvių sąrašus neįrašomi ir iš sąrašų nebraukiami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. iki einamųjų metų sausio 10 d. NECIS sistemoje patikrina NMPP dalyvių sąrašus ir pagal aprašo 20 punktą NECIS sistemos nurodytoje vietoje pažymi pritaikymus mokiniams, turintiems specialiųjų ugdymosi poreikių; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. iki einamųjų metų sausio 24 d. NECIS sistemoje suskirsto mokinius į protokolus. NMPP vykdymo protokole nurodoma ne didesnė nei 15 mokinių grupė. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -2737,155 +4445,116 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1444</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2023-11-10,
 paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pasibaigus mokinių, kurie nedalyvaus NMPP, žymėjimui Mokinių registre, NŠA iki einamųjų metų gruodžio 20 d. perkelia mokinių, dalyvausiančių NMPP, duomenis (įskaitant asmens duomenis) į NECIS sistemą. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -2929,114 +4598,1209 @@
         <w:t>,
 2023-11-10,
 paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ne vėliau kaip prieš 5 darbo dienas iki NMPP vykdymo dienos NECIS sistemoje mokykloms paskelbiami vardiniai mokinių sąrašai su priskirtais vardiniais prisijungimų prie elektroninės testavimo sistemos duomenimis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(prisijungimo adresas, vardai ir slaptažodžiai)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mokykloje atsakingas asmuo iš NECIS sistemos išspausdina NMPP kiekvienos grupės vykdymo protokolus ir grupių vardinius mokinių sąrašus su mokiniams priskirtais prisijungimo duomenimis (prisijungimo adresu, vardais ir slaptažodžiais).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1142</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP vykdymo instrukcijos ir kiti NMPP vykdyti reikalingi dokumentai pateikiami </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NECIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistemoje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir NŠA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interneto svetainėje ne vėliau kaip iki einamųjų metų sausio 15 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP ORGANIZAVIMO IR VYKDYMO KOORDINAVIMAS, PRIEŽIŪRA IR ATSAKOMYBĖ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP organizavimui ir vykdymui koordinuoti savivaldybės administracijos švietimo padalinyje iki einamųjų metų spalio 31 d. skiriamas atsakingas specialistas. Paskyrimo metu šis asmuo pasirašytinai supažindinamas su aprašu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 m. balandžio 27 d. Europos Parlamento ir Tarybos reglamentu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>(ES) 2016/679</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dėl fizinių asmenų apsaugos tvarkant asmens duomenis ir dėl laisvo tokių duomenų judėjimo ir kuriuo panaikinta Direktyva </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>95/46/EB</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (toliau – Bendrasis duomenų apsaugos reglamentas) ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lietuvos Respublikos asmens duomenų teisinės apsaugos įstatymo reikalavimais.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Iki einamųjų metų </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>spalio 31 d.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokyklos vadovo įsakymu atsakingu už darbą su slaptažodžiu apsaugota </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistema skiriamas atsakingas asmuo. Paskyrimo metu atsakingas asmuo pasirašytinai supažindinamas su aprašu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bendruoju duomenų apsaugos reglamentu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lietuvos Respublikos asmens duomenų teisinės apsaugos įstatymo reikalavimais ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nacionalinių egzaminų centralizuotos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>informacinės sistemos NECIS nuostatais, patvirtintais Lietuvos Respublikos švietimo, mokslo ir sporto ministro 2009 m. balandžio 30 d. įsakymu Nr. ISAK-894 „Dėl Nacionalinių egzaminų centralizuotos informacinės sistemos nuostatų patvirtinimo“ (toliau – NECIS nuostatai).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-926</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2025-09-08,
+paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...18 lines deleted...]
-        <w:t>okinys nuo NMPP gali būti atleidžiamas arba jam sudaromos NMPP vykdymo nuotoliniu elektroniniu būdu sąlygos. Prašymą dėl NMPP vykdymo nuotoliniu elektroniniu būdu sąlygų sudarymo arba atleidimo nuo NMPP mokinio tėvai (globėjai, rūpintojai) ir susipažinti skirtą gydytojų konsultacinės komisijos išduotą pažymą su rekomendacijomis dėl pasiekimų patikrinimo vykdymo sąlygų sudarymo, mokinio tėvai (globėjais, rūpintojai) pateikia mokyklos vadovui ar jo įgaliotam kitam mokyklos darbuotojui.</w:t>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokykla atsako už NMPP organizavimą, vykdymą ir duomenų apsaugą šio aprašo nustatyta tvarka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">NMPP vykdymo patikimumo mokykloje priežiūrą vykdo mokyklos vadovo įgalioti asmenys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+        <w:tab/>
+        <w:t>Jeigu priežiūrą vykdantis asmuo nustato, kad mokiniai žino NMPP užduotis ir / arba buvo pažeista vykdymo tvarka, surašomas laisvos formos padarytų pažeidimų aktas, asmenys, dalyvavę nustatant pažeidimą, pasirašo. Aktas įteikiamas tvarką pažeidusio asmens mokyklos vadovui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+        <w:tab/>
+        <w:t>Asmenys, pažeidę šio aprašo nuostatas, atsako Lietuvos Respublikos teisės aktų nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP VYKDYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NMPP vykdomas kasmet sausio–kovo mėn. NMPP tvarkaraštyje, kurį tvirtina švietimo, mokslo ir sporto ministras, nustatytu laiku. Kiekvienam NMPP atlikti mokinys gauna atskirus vardinius prisijungimo duomenis (atskirus prisijungimo vardus ir slaptažodžius).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
@@ -3063,237 +5827,50 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1142</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...185 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
@@ -3301,391 +5878,4469 @@
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-        <w:t>. Mokyklos vadovas, remdamasis pateiktais dokumentais, atsižvelgęs į mokinio specialiuosius ugdymosi poreikius ar sveikatos sutrikimus, iki einamųjų metų gruodžio 15 d. priima sprendimą dėl:</w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Kai NMPP vykdomas elektroniniu būdu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...107 lines deleted...]
-        <w:t>. atleidimo nuo NMPP.</w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>34.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. patalpa (klasė, kabinetas ir kt.) paruošiama likus ne mažiau kaip 12 valandų iki NMPP pradžios.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prieš NMPP ir jo metu būtina užtikrinti NMPP vykdymo patalpų vėdinimą;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Punkto pakeitimai:</w:t>
+        <w:t>Papunkčio pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1142</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2024-10-10,
 paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
       </w:r>
     </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>34.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planuojamas mokinių atvykimas, pasiskirstymas į NMPP patalpas, sanitarinių patalpų, įrenginių (tualetų, praustuvių) skaičius, sudaromos higieniškos sąlygos mokiniams nemokamai atsigerti vandens. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karantino režimo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir (ar) ekstremaliosios situacijos metu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokyklose: sudaromos tinkamos sąlygos mokinių ir vykdytojų rankų higienai (visose praustuvėse tiekiamas šiltas ir šaltas vanduo, prie praustuvių padėta skysto muilo, vienkartinių rankšluosčių ar rankų džiovintuvas); šalia įėjimų į patalpas, kuriose vykdomas NMPP, sudaroma galimybė rankų dezinfekcijai (gerai matomoje vietoje pakabintos rankų dezinfekcijai skirtos priemonės);  jei NMPP metu kompiuteriais naudojasi keli mokiniai, liečiamas kompiuterių paviršius dezinfekuojamas po kiekvieno panaudojimo (kompiuterio klaviatūra, pelė, liečiamojo ekrano paviršius) arba naudojimuisi skiriamos vienkartinės pirštinės;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>34.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo patalpose mokiniams skiriami atskiri stalai / suolai</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Visi stalai sunumeruojami pagal vykdymo protokolus, užrašoma grupė ir eilės numeris. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tos pačios grupės mokinių vietos numeruojamos nuosekliai. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visi mokiniai sėdi toje pačioje stalo / suolo pusėje. Visi stalai / suolai sustatomi viena kryptimi keliomis eilėmis. Reikalavimai dėl stalų / suolų sustatymo taikomi su išlygomis, atsižvelgiant į stacionariai įrengtas kompiuterines darbo vietas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>34.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. mokiniams, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>likus ne mažiau kaip 10 minučių iki NMPP pradžios, vykdytojas išdalina vardinius prisijungimo duomenis (prisijungimo adresą, prisijungimo vardą ir slaptažodį);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>34.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP vykdymo patalpoje turi būti rašomoji lenta ar sudarytos kitos galimybės vykdytojui užrašyti NMPP pradžios ir pabaigos laiką, kitos NMPP vykdymo instrukcijoje numatytos priemonės.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. prašyme dėl nuotoliniu elektroniniu būdu vykdymo sąlygų sudarymo mokinys ar mokinio tėvai (globėjai, rūpintojai) nurodo ir patvirtina, kad pasirūpins tinkamais skaitmeninio garso ir vaizdo įrašą darančiais įrenginiais ir jų tinkamu išdėstymu patalpoje, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kad atliekant NMPP mokinio namuose bus interneto ryšys ir kompiuteris, kuris atitiktų NMPP nuotolinio vykdymo instrukcijoje nustatytus techninius reikalavimus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kad bus matomas užduoties atlikimas ir bus galima įsitikinti, kad patalpoje nėra pašalinių asmenų, taip pat sutikimą daryti skaitmeninį garso ir vaizdo įrašą nuotolinio elektroninio patikrinimo vykdymo metu. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Prie kompiuterio esančiam vykdytojui mokinys turės būti matomas ir girdimas;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>likus ne mažiau kaip 12 valandų iki NMPP pradžios, mokykla mokiniams</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nusiunčia vardinius prisijungimo duomenis (prisijungimo adresą, prisijungimo vardą ir slaptažodį), kad nustatytu laiku pradėtų jungtis prie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektroninės testavimo sistemos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, perskaitytų NMPP instrukciją ir pasirengtų atlikti elektronines NMPP užduotis vykdymo instrukcijoje nurodytu laiku. J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>eigu NMPP a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tlikimo metu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>elektroninė testavimo sistema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nustotų reaguoti į komandas, rekomenduojama vienu metu spausti klavišus „Ctrl“ ir „F5“ ir atnaujinti naršyklės langą arba atsijungti nuo elektroninės testavimo sistemos, tuomet bandyti prisijungti iš naujo.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>e vėliau kaip iki NMPP vykdymo pradžios likus 5 darbo dienoms mokyklos vadovo įsakymu tvirtinama NMPP vykdymo grupė, kurią sudaro vyresnysis vykdytojas, administratorius ir vykdytojai. Kiekvienai mokinių grupei ir (ar) patalpai skiriamas ne mažiau kaip 1 vykdytojas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Vyresniuoju vykdytoju skiriamas mokyklos vadovo pavaduotojas ugdymui, skyriaus vedėjas ar mokytojas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Vykdytoju negali būti skiriamas asmuo, kurio mokomi mokiniai, šeimos nariai ar (ir) artimieji giminaičiai laiko NMPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Tuo atveju, jei NMPP vykdymo procese dalyvauja keli mokiniai ir parengiamojo darbo yra mažai arba jei NMPP vykdoma vienoje grupėje, vyresniajam vykdytojui gali būti pavedama atlikti administratoriaus ir (ar) vieno iš vykdytojų funkcijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Susipažindamas su įsakymu, kuriuo jis skiriamas į vykdymo grupę, vyresnysis vykdytojas, administratorius ir vykdytojas patvirtina, kad su aprašu, asmens duomenų teisinės apsaugos reikalavimais ir NMPP vykdymo instrukcija yra susipažinęs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Vykdymo grupės narys NMPP vykdymo elektroniniu būdu metu privalo segėti kortelę su nuoroda: „vyresnysis vykdytojas“, „administratorius“, „vykdytojas“,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dėvėti medicininę veido kaukę arba respiratorių, kuris p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">riglunda prie veido ir visiškai dengia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosį ir burną (toliau – veido kaukės), jei privalomą veido </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kaukių dėvėjimą viešoje vietoje numato karantino režimą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir (ar) ekstremaliąją situaciją</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reglamentuojantys teisės aktai. Vykdymo grupės nariai gali dėvėti veido kaukę, nors tokios pareigos karantino režimą ir (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar) ekstremaliąją situaciją </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>reglamentuojantys teisės aktai nenumato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Į patalpą tuo metu, kai elektroniniu būdu vyksta NMPP, gali įeiti:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. priežiūrą vykdantis asmuo, raštu įgaliotas priežiūrą vykdančios institucijos vadovo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vyresnysis vykdytojas ir jo iškviestas asmuo, kurio pagalbos reikia atsitikus nenumatytam įvykiui. Atlikęs pareigas jis nedelsdamas turi išeiti iš patalpos, apie jo buvimą patalpoje fiksuojama protokole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REIKALAVIMAI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOKINIAMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Mokiniai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. privalo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dėvėti veido kaukes, jei privalomą veido </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>kaukių dėvėjimą viešoje vietoje numato karantino režimą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir (ar) ekstremaliąją situaciją</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reglamentuojantys teisės aktai. Mokiniai gali dėvėti veido kaukes, nors tokios pareigos karantino režimą ir (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar) ekstremaliąją situaciją </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>reglamentuojantys teisės aktai nenumato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asireiškus ūmių viršutinių kvėpavimo takų infekcijų požymiams (karščiavimas kosulys, pasunkėjęs kvėpavimas ir pan.), į NMPP vykdymo patalpas nevyksta ar nedelsdami iš jų pasišalina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. prie įėjimo į NMPP vykdymo patalpą iš vykdytojo sužino savo grupę ir sėdėjimo vietos numerį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prie patalpos ateina likus ne mažiau kaip 15 minučių iki NMPP vykdymo pradžios. Į patalpą įeina tik vykdytojui leidus. Jeigu mokinys dėvi veido kaukę, vykdytojui kilus abejonių dėl mokinio ir jam paprašius trumpam nusiima veido kaukę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. turi tik NMPP vykdymo instrukcijoje nurodytas priemones, geriamojo vandens (asmeninio naudojimo stiklinaitę, buteliuką ar kt.), kuris NMPP metu gali būti padėtas ant suolo / stalo. Į patalpą mobiliojo ryšio ir kitas informacijos perdavimo ar priėmimo priemones įsinešti draudžiama;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">likus ne mažiau kaip 10 minučių iki NMPP vykdymo pradžios atsisėda prie kompiuterio. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Gautais iš vykdytojo prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) prisijungia prie elektroninės testavimo sistemos ir pasitikrina, ar mato savo vardą ir pavardę kompiuterio ekrane;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43.1.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. klauso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vykdytojų nurodymų, užduotis atlieka savarankiškai, nesikalba tarpusavyje, netrukdo kitiems, naudojasi tik tomis priemonėmis, kurios nurodytos NMPP vykdymo instrukcijoje, jų neskolina, išeiti iš patalpos gali tik to paprašęs ir gavęs leidimą iš vykdytojo ir ne ilgiau kaip 5 minutėms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.1.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikę</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NMPP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> užduotis anksčiau, negu numatyta, būtinai paspaudžia mygtuką „Baigti darbą“, praneša apie tai vykdytojui ir, jam leidus, išeina iš patalpos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. likus ne mažiau kaip 12 val. iki NMPP datos įsitikina, kad gavo iš mokyklos siųstus vardinius prisijungimo duomenis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(prisijungimo adresą, prisijungimo vardą ir slaptažodį)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>turi tik NMPP vykdymo instrukcijoje nurodytas priemones, gali turėti geriamojo vandens. Testavimo metu draudžiama naudotis mobiliojo ryšio ir kitomis informacijos perdavimo ar priėmimo priemonėmis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. likus ne mažiau kaip 10 minučių iki NMPP vykdymo pradžios </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gautais iš mokyklos prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) nustatytu laiku prisijungia prie elektroninės testavimo sistemos ir pasitikrina, ar ji veikia, ar mato savo vardą ir pavardę kompiuterio ekrane. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>okiniai vykdytojui turi būti girdimi ir matomi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.2.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klauso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vykdytojų nurodymų, užduotis atlieka savarankiškai, naudojasi tik tomis priemonėmis, kurios nurodytos NMPP vykdymo instrukcijoje. Atlikimo metu gali būti nematomas ne ilgiau kaip 5 minutes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. vykdytojui paskelbus NMPP vykdymo pradžią</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, pradeda elektroninį testą ir perskaito elektroninio testo instrukciją. Elektroninio testo atlikimo laikas pradedamas skaičiuoti nuo to momento, kai mokinys baigia skaityti elektroninio testo instrukciją ir atveria pirmąją elektroninio NMPP užduotį. Elektroninėms užduotims atlikti skirtas laikas matomas kompiuterio lango viršuje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikdami užduotis gali laisvai ir nuosekliai pereiti nuo vienos NMPP užduoties prie kitos, taip pat, esant poreikiui, praleisti užduotį ir prie jos grįžti vėliau;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. atlikdamas paskutinę užduotį pamatys perspėjimą, kad gali grįžti ir pasitikrinti savo atsakymus, jeigu reikia, gali juos pataisyti arba gali baigti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlikinėti užduotis ir paspausti mygtuką </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meniu juostoje (dešinėje pusėje, apačioje) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„Baigti darbą“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jeigu užduotis atliko anksčiau už kitus ir dar nepaspaudė mygtuko „Baigti darbą“, gali peržvelgti savo atliktą darbą, pasitikrinti, ar tikrai viską atliko;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>užduotims</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atlikti reikalingus veiksmus atlieka kompiuteryje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikdami užduotis, gali naudotis juodraščiais (rekomenduojama, kad tai būtų baltas popieriaus lapas). Atlikdami NMPP užduotis negali papildomai naudotis internetu. Atlikdami matematikos užduotis skaičiuoklėmis naudotis negali;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>43.9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. NMPP užduočių atlikimo metu specialiųjų ugdymosi poreikių turintys mokiniai gali naudotis visomis pedagoginių psichologinių tarnybų rekomenduojamomis pritaikytomis mokinio poreikiams priemonėmis, tarp jų ir mokytojo padėjėjo pagalba, gali būti perskaitomos užduotys ir pan., t. y. gauti visą pagalbą, kuri teikiama mokiniui ugdymo procese;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. atlikę visą elektroninį testą, būtinai paspaudžia mygtuką meniu juostoje (dešinėje pusėje, apačioje) „Baigti darbą“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>43.11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokiniai šalinami iš NMPP už trukdymą, nusirašinėjimą, mobiliojo ryšio, kitų informacijos perdavimo ar priėmimo priemonių įsinešimą į patalpą ir (ar) jų naudojimą, NMPP užduočių nurašinėjimą, vykdytojo nurodymų nevykdymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ADMINISTRATORIAUS, VYRESNIOJO VYKDYTOJO IR VYKDYTOJO FUNKCIJOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Administratorius:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. numato patalpas NMPP vykdyti, užtikrina vietų mokiniams paruošimą, vadovaudamasis aprašu ir NMPP vykdymo instrukcija sunumeruoja grupėms sėdimas vietas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. išneša iš patalpų vyresniojo vykdytojo nurodytas mokymo priemones, aprūpina patalpas NMPP vykdymo instrukcijoje nurodytomis ir NMPP vykdyti reikalingomis priemonėmis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. skiria patalpą mokinių daiktams laikyti ir informuoja apie ją mokinius;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. parūpina mokinių grupei atskirą stalą vykdytojui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. tvarkai palaikyti NMPP vykdymo metu pasitelkia mokyklos vadovo įsakymu paskirtus atsakingus asmenis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. ne vėliau kaip likus valandai iki NMPP vykdymo pradžios kartu su vyresniuoju vykdytoju pakartotinai patikrina paruoštas patalpas, jose esančių priemonių tinkamumą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas nuotoliniu elektroniniu būdu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ne vėliau kaip likus 48 valandoms iki NMPP dienos kartu su atsakingu asmeniu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atspausdina iš </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NECIS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>sistemos NMPP kiekvienos grupės vykdymo protokolus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>44.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo metu padeda vyresniajam vykdytojui spręsti iškilusias problemas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Vyresnysis vykdytojas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kartu su administratoriumi parengia patalpas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kartu su atsakingu asmeniu likus ne vėliau kaip prieš 12 valandų iki NMPP vykdymo dienos atspausdina NMPP kiekvienos grupės vykdymo protokolus ir mokinių vardinius prisijungimo duomenis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemos;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. ne vėliau kaip prieš valandą iki NMPP vykdymo pradžios kartu su administratoriumi patikrina patalpų ir jose esančių priemonių tvarkingumą, pašalina pastebėtus trūkumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kiekvienai grupei ir patalpai paskiria vykdytoją, kuris skelbia NMPP vykdymo pradžią ir pabaigą, išdalina grupės mokinių vardinius prisijungimo duomenis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. pasibaigus NMPP iš vykdytojų surenka užpildytus NMPP vykdymo protokolus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kartu su atsakingu asmeniu ne vėliau kaip prieš 48 valandas iki NMPP vykdymo dienos atspausdina NMPP kiekvienos grupės vykdymo protokolus ir mokinių vardinius prisijungimo duomenis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemos;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kiekvienos grupės NMPP vykdymo protokolus ir grupės mokinių vardinius prisijungimo duomenis perduoda vykdytojams ne vėliau kaip likus 18 valandų iki NMPP vykdymo pradžios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>45.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. pasibaigus NMPP iš vykdytojų surenka užpildytus NMPP vykdymo protokolus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Vykdytojas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. kai NMPP vykdomas elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP vykdymo dieną vyresniojo vykdytojo nurodytu laiku paima iš vyresniojo vykdytojo NMPP vykdymo protokolus, įrašo į juos reikalaujamą informaciją (papildomas pavardes įrašyti draudžiama)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7230"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>46.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">į </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP vykdymo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patalpas neįleidžia arba pareikalauja nedelsiant iš jų pasišalinti asmenims, kuriems pasireiškia ūmių viršutinių kvėpavimo takų infekcijų požymiai (karščiavimas, kosulys, pasunkėjęs kvėpavimas ir pan.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne vėliau kaip prieš 15 minučių iki </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP vykdymo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pradžios įleidžia mokinius į patalpą ir nurodo jų sėdėjimo vietą. Informuoja, kad mokiniai į patalpą neįsineštų asmeninių daiktų (išskyrus NMPP vykdymo instrukcijoje nurodytas priemones);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>likus ne daugiau kaip 10 minučių iki NMPP pradžios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> išdalina mokiniams prisijungimo duomenis, praneša mokiniams, kad gautais prisijungimo duomenimis (prisijungimo adresu, prisijungimo vardu ir slaptažodžiu) pradėtų jungtis prie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>elektroninės testavimo sistemos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, įsitikintų, kad mato savo vardus ir pavardes, perskaitytų NMPP instrukciją ir pasirengtų atlikti elektronines užduotis NMPP vykdymo instrukcijoje nurodytu laiku;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46.1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. skelbia NMPP pradžią ir pabaigą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokiniui, pavėlavusiam ne daugiau kaip 15 minučių, paprašo sėstis prie kompiuterio ir vėlavimą fiksuoja NMPP vykdymo protokoluose;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. nuo NMPP vykdymo pradžios iki pabaigos stebi mokinius, NMPP vykdymo protokolų dalyje „Kodai“ fiksuoja NMPP eigos faktus ir pažeidimus: atvykimą, neatvykimą ir mokinio šalinimą, NMPP vykdymo protokolų dalyje „Pastabos“ – vėlavimo, laikino išėjimo ir grįžimo laiką, įspėjimą ir kt.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. mokiniui (mokiniams), išėjus iš patalpos be leidimo, neleidžia jam (jiems) grįžti ir (ar) tęsti elektroninio testo;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Papunkčio pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=7f20d146870811efabdbb4a1fc8b0b63">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1142</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2024-10-10,
+paskelbta TAR 2024-10-11, i. k. 2024-17817            </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. paprašęs mokinį palikti patalpą už NMPP vykdymo tvarkos pažeidimus, apie tai pažymi vykdymo protokole ir surašo laisvos formos aktą. Mokinys turi teisę susipažinti su aktu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.1.11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. likus 15 minučių iki NMPP pabaigos, mokiniams praneša, kiek liko laiko, ir primena, kad mokiniai, baigę NMPP, nepamirštų paspausti mygtuką „Baigti darbą“;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>46.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>vykdomas nuotoliniu elektroniniu būdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>46.2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. nurodytu laiku iš vyresniojo vykdytojo paima NMPP vykdymo protokolus ir į juos įrašo reikalaujamą informaciją (papildomas pavardes įrašyti draudžiama);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>46.2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP vykdymo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieną ne vėliau kaip likus 10 minučių iki </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>NMPP vykdymo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pradžios įsitikina, kad mokiniai jam yra girdimi ir matomi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>46.2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo NMPP vykdymo pradžios iki pabaigos stebi mokinius, NMPP vykdymo protokolų dalyje „Kodai“ fiksuoja NMPP eigos faktus ir pažeidimus: atvykimą, neatvykimą ir mokinio šalinimą, NMPP vykdymo protokolų dalyje „Pastabos“ – vėlavimo, laikino išėjimo ir grįžimo laiką, vaizdo stebėjimo kameros ar garso išjungimą. NMPP vykdymo metu, savarankiškai neišsprendus techninių nesklandumų, vykdytojas gali kreiptis į NŠA el. paštu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>etestavimas@nsa.smm.lt. J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>eigu vykdytojas siunčia kompiuterio ekrano nuotrauką, kurioje matosi NMPP užduotis, vykdytojas turi užtikrinti siųstos informacijos konfidencialumą ir pasibaigus NMPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NMPP DOKUMENTŲ SAUGOJIMAS, REZULTATŲ SKELBIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. Visi su NMPP vykdymu susiję dokumentai mokykloje tvarkomi, įtraukiami į apskaitą ir saugomi Lietuvos Respublikos dokumentų ir archyvų įstatymo nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP rezultatų protokolai mokykloms ne vėliau kaip per 10 darbo dienų nuo NMPP vykdymo datos skelbiami </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemoje ir perduodami Mokinių registrui. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NECIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemoje skelbiami ir apibendrinti rezultatai savivaldybių administracijoms.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto pakeitimai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-1444</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2023-11-10,
+paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="center"/>
-[...37 lines deleted...]
-        <w:t>MOKINIŲ REGISTRAVIMAS IR INFORMACIJOS PATEIKIMAS</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mokinys, atlikęs NMPP užduotis, kompiuterio ekrane iš karto mato surinktų taškų sumą. Detalesnė individuali mokinio NMPP rezultatų ataskaita, kurioje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kiekvieno mokinio surinkta taškų suma pagal vertinimo instrukciją priskirta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pradinio ir pagrindinio ugdymo bendrosiose programose įvardytiems </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasiekimų lygiams, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateikiama mokyklai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP rezultatų ataskaitos mokykloms pateikiamos per vieną mėnesį nuo paskutinės NMPP rezultatų protokolų paskelbimo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienos NECIS sistemoje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuali mokinio NMPP rezultatų ataskaita ne vėliau kaip per 5 darbo dienas nuo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NMPP rezultatų </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ataskaitos mokykloje gavimo dienos pateikiama mokiniui ir jo tėvams (globėjams, rūpintojams). Už ataskaitos pateikimą atsako mokykla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>. NŠA iki einamųjų metų spalio 31 d. parengia darbui Mokinių registrą ir NECIS sistemą, informuoja savivaldybių administracijų švietimo padalinius ir mokyklas apie prisijungimo prie šios sistemos tvarką.</w:t>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Prašymai dėl pakartotinio NMPP užduoties įvertinimo nėra teikiami.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
@@ -3712,182 +10367,475 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
+      </w:r>
+    </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokyklos mokinių NMPP rezultatai nėra skelbiami viešai. Mokykla gali nuspręsti viešai skelbti tik apibendrintus mokyklos rezultatus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Stebėsenos tikslais savivaldybės ar nacionaliniu lygmeniu mokinių NMPP rezultatai skelbiami nuasmeninti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKYRIUS</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
-[...15 lines deleted...]
-        <w:t>. Mokykla:</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="851"/>
-[...20 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Neteko galios nuo 2026-09-03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Punkto naikinimas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605        </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NMPP rezultatai negali būti naudojami mokiniams ir mokykloms reitinguoti. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokinio NMPP rezultatai neįskaičiuojami į ugdymo laikotarpio (trimestro, pusmečio) įvertinimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">. iki einamųjų metų sausio 24 d. NECIS sistemoje suskirsto mokinius į protokolus. NMPP vykdymo protokole nurodoma ne didesnė nei 15 mokinių grupė. </w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. NMPP užduotys negali būti skelbiamos, platinamos ar kitaip panaudojamos (įskaitant, bet neapsiribojant ir komerciniais tikslais) be NŠA raštiško sutikimo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NŠA NMPP asmens duomenis tvarko ir teikia mokykloms, savivaldybių </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vykdomosioms institucijoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei kitiems duomenų gavėjams vadovaudamasi Bendruoju duomenų apsaugos reglamentu, apraše nurodytų registrų ir informacinių sistemų veiklą reglamentuojančiais, duomenų valdytojo patvirtintais ir kitais teisės aktais, reglamentuojančiais asmens duomenų tvarkymą.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duomenų subjektų teisės įgyvendinamos duomenų valdytojo, į kurį kreipiamasi dėl duomenų subjekto teisių įgyvendinimo, nustatyta tvarka. Savivaldybių </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vykdomosioms institucijoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei kitiems duomenų gavėjams teikiami NMPP nuasmeninti duomenys.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -3911,116 +10859,82 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1444</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2023-11-10,
 paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...43 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:ind w:firstLine="851"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">. Pasibaigus mokinių, kurie nedalyvaus NMPP, žymėjimui Mokinių registre, NŠA iki einamųjų metų gruodžio 20 d. perkelia mokinių, dalyvausiančių NMPP, duomenis (įskaitant asmens duomenis) į NECIS sistemą. </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>. NMPP organizavimo ir vykdymo priežiūrą vykdo savivaldybės administracijos direktoriaus ar jo įgalioto asmens paskirti savivaldybės administracijos švietimo specialistai, nesuinteresuoti pavienių mokinių NMPP rezultatais prižiūrimojoje mokykloje. Priežiūrą taip pat vykdo ir mokyklos, kurioje vyksta NMPP, vadovas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -4064,111 +10978,113 @@
         <w:t>,
 2023-11-10,
 paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>V-926</w:t>
+          <w:t>V-661</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
-2025-09-08,
-paskelbta TAR 2025-09-08, i. k. 2025-15121            </w:t>
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605            </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:ind w:firstLine="851"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jei priežiūrą vykdantis asmuo įtaria, kad mokiniai žino užduotis, mokinys ar vykdymo grupė pažeidė apraše nustatytą tvarką, surašomas padarytų pažeidimų laisvos formos aktas ir dalyvaujantys nustatant pažeidimą asmenys pasirašo. Aktas įteikiamas mokyklos savininko teises ir pareigas įgyvendinančiai institucijai, dalyvių susirinkimui (savininkui), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kopijos – mokyklos vadovui, savivaldybės vykdomajai institucijai ir NŠA.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Punkto pakeitimai:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
@@ -4192,6085 +11108,50 @@
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f9087a307f8e11eea5a28c81c82193a8">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-1444</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2023-11-10,
 paskelbta TAR 2023-11-10, i. k. 2023-21814            </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6033 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -11007,139 +11888,325 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=f755e4308ca111f0a8bbd1e98310677d">
         <w:r w:rsidRPr="00532B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:iCs/>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>V-926</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,
 2025-09-08,
 paskelbta TAR 2025-09-08, i. k. 2025-15121                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=b92fb740ed3f11f09cfce49e7aeb76fe">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-12</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-01-09,
+paskelbta TAR 2026-01-09, i. k. 2026-00287                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>
+                    Lietuvos Respublikos švietimo, mokslo ir sporto ministerija, Įsakymas
+                </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:fldSimple w:instr="HYPERLINK https://www.e-tar.lt/portal/legalAct.html?documentId=e0248ef4a69b11f1958a9007e2f07e60">
+        <w:r w:rsidRPr="00532B9F">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:iCs/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>V-661</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,
+2026-09-02,
+paskelbta TAR 2026-09-02, i. k. 2026-13605                </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Dėl švietimo, mokslo ir sporto ministro 2017 m. sausio 4 d. įsakymo Nr. V-6 „Dėl Nacionalinių mokinių pasiekimų patikrinimų organizavimo ir vykdymo tvarkos aprašo patvirtinimo“ pakeitimo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
@@ -11263,300 +12330,273 @@
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Antrats"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>9</w:t>
-    </w:r>
-[...35 lines deleted...]
-      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
@@ -11586,125 +12626,236 @@
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>11</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>3</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
       <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -11756,116 +12907,117 @@
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se wp14">
   <w15:person w15:author="JUOSPONIENĖ Karolina">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-4015230268-3135662936-2741650420-4574"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:val="bestFit" w:percent="96"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B30DFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63122F8B"/>
+  <w14:docId w14:val="3062C257"/>
   <w15:docId w15:val="{07D4AE9B-FDE5-4359-829C-376D27E0D1DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
@@ -12165,50 +13317,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -12264,79 +13421,79 @@
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Antrats"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Porat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="prastasis"/>
     <w:link w:val="PoratDiagrama"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
     <w:name w:val="Poraštė Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Porat"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1831360471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/>
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External" Target="http://eur-lex.europa.eu/legal-content/LIT/TXT/?uri=CELEX:32016R0679&amp;locale=lt"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External" Target="http://eur-lex.europa.eu/legal-content/LIT/TXT/?uri=CELEX:31995L0046&amp;locale=lt"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12617,72 +13774,72 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties">
   <documentManagement>
     <scan_status xmlns="http://schemas.microsoft.com/sharepoint/v3" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
     <ParentID xmlns="http://schemas.microsoft.com/sharepoint/v3">0</ParentID>
     <sendToRecSrv xmlns="http://schemas.microsoft.com/sharepoint/v3">true</sendToRecSrv>
     <tmpFile xmlns="http://schemas.microsoft.com/sharepoint/v3">false</tmpFile>
     <RegUpdate xmlns="E6298736-2320-4CE1-97C6-9F781D725734" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
     <GUID_ID xmlns="http://schemas.microsoft.com/sharepoint/v3">b8a4e371-8a34-4da3-8718-03e8f9097d0e</GUID_ID>
     <ListID xmlns="E6298736-2320-4CE1-97C6-9F781D725734" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
     <IsDeleted xmlns="http://schemas.microsoft.com/sharepoint/v3" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
     <LocalFile xmlns="http://schemas.microsoft.com/sharepoint/v3" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:nil="true"/>
     <tmpVersion xmlns="http://schemas.microsoft.com/sharepoint/v3">false</tmpVersion>
   </documentManagement>
 </p:properties>
-</file>
-[...6 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dovo failas" ma:contentTypeID="0x0101004CFA3388CF824506A898AFC7B16E666B00B0E1CA725842C14DB37AB631CDC2E79A" ma:contentTypeVersion="0" ma:contentTypeDescription="Dovo failas" ma:contentTypeScope="" ma:versionID="16384d026dd9f8a7b0bea4513bcdccb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="E6298736-2320-4CE1-97C6-9F781D725734" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1892377245c20f2cf95b77fd41025c1" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="E6298736-2320-4CE1-97C6-9F781D725734"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:sendToRecSrv" minOccurs="0"/>
                 <xsd:element ref="ns1:scan_status" minOccurs="0"/>
                 <xsd:element ref="ns1:GUID_ID" minOccurs="0"/>
                 <xsd:element ref="ns1:IsDeleted" minOccurs="0"/>
                 <xsd:element ref="ns1:LocalFile" minOccurs="0"/>
                 <xsd:element ref="ns1:tmpFile" minOccurs="0"/>
                 <xsd:element ref="ns1:tmpVersion" minOccurs="0"/>
                 <xsd:element ref="ns1:ParentID" minOccurs="0"/>
                 <xsd:element ref="ns2:ListID" minOccurs="0"/>
                 <xsd:element ref="ns2:RegUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -12760,128 +13917,116 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Antraštė"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39904517-64AB-4EA1-8940-28C7F9F981EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B345C419-8989-4690-AFE8-B1D155313D87}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B345C419-8989-4690-AFE8-B1D155313D87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39904517-64AB-4EA1-8940-28C7F9F981EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="E6298736-2320-4CE1-97C6-9F781D725734"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0EF05A0-5F15-481E-B22B-93F36DF16C95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="E6298736-2320-4CE1-97C6-9F781D725734"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>26092</Words>
-  <Characters>14873</Characters>
+  <Words>26564</Words>
+  <Characters>15142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40884</CharactersWithSpaces>
+  <CharactersWithSpaces>41623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Saulė Vingelienė</dc:creator>
-  <lastModifiedBy>GRINKEVIČIŪTĖ Agnė</lastModifiedBy>
+  <lastModifiedBy>ŠAULYTĖ SKAIRIENĖ Dalia</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>13</revision>
+  <revision>16</revision>
   <dc:title>Įsakymas.docx</dc:title>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">0x0101004CFA3388CF824506A898AFC7B16E666B00B0E1CA725842C14DB37AB631CDC2E79A</vt:lpwstr>
   </property>
 </Properties>
 </file>